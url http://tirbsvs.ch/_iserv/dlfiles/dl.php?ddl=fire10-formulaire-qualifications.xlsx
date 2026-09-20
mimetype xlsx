--- v0 (2025-10-15)
+++ v1 (2026-09-20)
@@ -5,60 +5,60 @@
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29231"/>
-  <workbookPr codeName="ThisWorkbook"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30326"/>
+  <workbookPr codeName="ThisWorkbook" defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Lattion\kDrive\Common documents\FAMILLE\Documents\01 - Roméo\03 TIR\04 - Fédération BVS\01 - FIRE10\01 - Règlements\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Lattion\kDrive\Common documents\FAMILLE\Documents\01 - Roméo\03 TIR\04 - Fédération BVS\01 - FIRE10\02 - Finales\Formulaires\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BA2B0051-B2C2-44E6-B1B9-08429A79F2BD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{150467C9-8C92-4446-8B3D-33CA3E3A8FEE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-90" yWindow="-90" windowWidth="19380" windowHeight="10260" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-93" yWindow="-93" windowWidth="25786" windowHeight="13866" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Tableau_âges" sheetId="16" r:id="rId1"/>
     <sheet name="FIRE10_Qualifs_FAC" sheetId="25" r:id="rId2"/>
     <sheet name="FIRE10_Qualifs_PAC" sheetId="13" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">FIRE10_Qualifs_FAC!$A$11:$N$30</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">FIRE10_Qualifs_PAC!$A$8:$I$35</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">FIRE10_Qualifs_FAC!$A$1:$N$44</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">FIRE10_Qualifs_PAC!$A$1:$N$48</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
@@ -83,63 +83,89 @@
   <c r="N21" i="25"/>
   <c r="N22" i="25"/>
   <c r="N23" i="25"/>
   <c r="N24" i="25"/>
   <c r="N25" i="25"/>
   <c r="N26" i="25"/>
   <c r="N27" i="25"/>
   <c r="N28" i="25"/>
   <c r="N29" i="25"/>
   <c r="N12" i="25"/>
   <c r="N11" i="25"/>
   <c r="N12" i="13"/>
   <c r="N21" i="13"/>
   <c r="N13" i="13"/>
   <c r="N17" i="13"/>
   <c r="N16" i="13"/>
   <c r="N18" i="13"/>
   <c r="A16" i="16" l="1"/>
   <c r="A17" i="16" s="1"/>
   <c r="B15" i="16"/>
   <c r="B17" i="16" l="1"/>
   <c r="A18" i="16"/>
   <c r="B16" i="16"/>
   <c r="B18" i="16" l="1"/>
   <c r="A19" i="16"/>
-  <c r="A20" i="16" l="1"/>
+  <c r="F14" i="25" l="1"/>
+  <c r="A20" i="16"/>
   <c r="B19" i="16"/>
   <c r="A21" i="16" l="1"/>
   <c r="B20" i="16"/>
-  <c r="B21" i="16" l="1"/>
+  <c r="F31" i="13" l="1"/>
+  <c r="F11" i="25"/>
+  <c r="F12" i="25"/>
+  <c r="F27" i="13"/>
+  <c r="F34" i="13"/>
+  <c r="F28" i="13"/>
+  <c r="F21" i="25"/>
+  <c r="F13" i="25"/>
+  <c r="B21" i="16"/>
   <c r="A22" i="16"/>
-  <c r="A23" i="16" l="1"/>
+  <c r="F18" i="25" l="1"/>
+  <c r="F15" i="13"/>
+  <c r="F20" i="25"/>
+  <c r="A23" i="16"/>
   <c r="B22" i="16"/>
-  <c r="B23" i="16" l="1"/>
+  <c r="F33" i="13" s="1"/>
+  <c r="F12" i="13" l="1"/>
+  <c r="F15" i="25"/>
+  <c r="F17" i="25"/>
+  <c r="F16" i="25"/>
+  <c r="B23" i="16"/>
+  <c r="F26" i="25" s="1"/>
   <c r="A24" i="16"/>
-  <c r="A25" i="16" l="1"/>
+  <c r="F27" i="25" l="1"/>
+  <c r="F18" i="13"/>
+  <c r="F28" i="25"/>
+  <c r="A25" i="16"/>
   <c r="B24" i="16"/>
-  <c r="B25" i="16" l="1"/>
+  <c r="F24" i="13" s="1"/>
+  <c r="F26" i="13" l="1"/>
+  <c r="F23" i="13"/>
+  <c r="F25" i="13"/>
+  <c r="F20" i="13"/>
+  <c r="B25" i="16"/>
   <c r="A26" i="16"/>
   <c r="A27" i="16" l="1"/>
   <c r="B26" i="16"/>
   <c r="B27" i="16" l="1"/>
   <c r="A28" i="16"/>
   <c r="N34" i="13"/>
   <c r="N15" i="13"/>
   <c r="N23" i="13"/>
   <c r="N33" i="13"/>
   <c r="N31" i="13"/>
   <c r="N25" i="13"/>
   <c r="N20" i="13"/>
   <c r="N28" i="13"/>
   <c r="N24" i="13"/>
   <c r="N27" i="13"/>
   <c r="A29" i="16" l="1"/>
   <c r="B28" i="16"/>
   <c r="N29" i="13"/>
   <c r="N22" i="13"/>
   <c r="N19" i="13"/>
   <c r="N11" i="13"/>
   <c r="N14" i="13"/>
   <c r="N26" i="13"/>
   <c r="N32" i="13"/>
   <c r="N30" i="13"/>
@@ -235,121 +261,97 @@
   <c r="B73" i="16" l="1"/>
   <c r="A74" i="16"/>
   <c r="B74" i="16" l="1"/>
   <c r="A75" i="16"/>
   <c r="A76" i="16" l="1"/>
   <c r="B75" i="16"/>
   <c r="A77" i="16" l="1"/>
   <c r="B76" i="16"/>
   <c r="B77" i="16" l="1"/>
   <c r="A78" i="16"/>
   <c r="A79" i="16" l="1"/>
   <c r="B78" i="16"/>
   <c r="A80" i="16" l="1"/>
   <c r="B79" i="16"/>
   <c r="A81" i="16" l="1"/>
   <c r="B80" i="16"/>
   <c r="B81" i="16" l="1"/>
   <c r="A82" i="16"/>
   <c r="B82" i="16" l="1"/>
   <c r="A83" i="16"/>
   <c r="A84" i="16" l="1"/>
   <c r="B83" i="16"/>
   <c r="A85" i="16" l="1"/>
   <c r="B85" i="16" s="1"/>
   <c r="B84" i="16"/>
-  <c r="F31" i="13" l="1"/>
-[...26 lines deleted...]
-  <c r="F25" i="25"/>
+  <c r="F25" i="25" l="1"/>
   <c r="F13" i="13"/>
   <c r="F21" i="13"/>
   <c r="F29" i="25"/>
   <c r="F16" i="13"/>
   <c r="F17" i="13"/>
   <c r="F22" i="25"/>
   <c r="F24" i="25"/>
   <c r="F30" i="25"/>
   <c r="F23" i="25"/>
   <c r="F14" i="13"/>
   <c r="F11" i="13"/>
   <c r="F19" i="13"/>
   <c r="F22" i="13"/>
   <c r="F29" i="13"/>
   <c r="F30" i="13"/>
   <c r="F32" i="13"/>
   <c r="F35" i="13"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="229" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="234" uniqueCount="53">
   <si>
     <t>:</t>
   </si>
   <si>
     <t>Lieu</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>R. Lattion</t>
   </si>
   <si>
     <t>Responsable</t>
   </si>
   <si>
     <t>TOUR QUALIFICATIF</t>
   </si>
   <si>
     <t>FEDERATION DE TIR DU BAS VALAIS
 Finale Régionale de la relève (FIRE10)</t>
+  </si>
+  <si>
+    <t>A définir</t>
   </si>
   <si>
     <t>40cps</t>
   </si>
   <si>
     <t>N°</t>
   </si>
   <si>
     <t>NOM</t>
   </si>
   <si>
     <t>PRENOM</t>
   </si>
   <si>
     <t>Catégorie</t>
   </si>
   <si>
     <t>Année</t>
   </si>
   <si>
     <t>Arme</t>
   </si>
   <si>
     <t>PAC/FAC</t>
   </si>
@@ -434,82 +436,82 @@
   <si>
     <t>Elite</t>
   </si>
   <si>
     <t>Senior</t>
   </si>
   <si>
     <t>Appui</t>
   </si>
   <si>
     <t>Vétéran</t>
   </si>
   <si>
     <t>Senior-vétéran</t>
   </si>
   <si>
     <t>Résultats qualifications</t>
   </si>
   <si>
     <t>St-Maurice</t>
   </si>
   <si>
     <t>20cps</t>
   </si>
   <si>
+    <t>Date finale</t>
+  </si>
+  <si>
+    <t>A retourner</t>
+  </si>
+  <si>
     <r>
-      <t xml:space="preserve">La liste des participants est à renvoyer avant le 31 décembre 2024 à </t>
+      <t xml:space="preserve">La liste des participants est à renvoyer avant le 31 décembre 2026 à </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FFFF0000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>fire10@tirbsvs.ch</t>
     </r>
   </si>
-  <si>
-[...4 lines deleted...]
-  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0;[Red]\-#,##0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0_ ;[Red]\-#,##0.0\ "/>
     <numFmt numFmtId="166" formatCode="[$CHF]\ #,##0.00;[Red][$CHF]\ \-#,##0.00"/>
   </numFmts>
-  <fonts count="20" x14ac:knownFonts="1">
+  <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="24"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
@@ -596,60 +598,52 @@
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
-      <u/>
-[...8 lines deleted...]
-      <sz val="24"/>
+      <i/>
+      <sz val="14"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="19">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="1"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.34998626667073579"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
@@ -1023,293 +1017,297 @@
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="92">
+  <cellXfs count="93">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="166" fontId="10" fillId="5" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="11" fillId="5" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="6" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="11" fillId="7" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="11" fillId="7" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="11" fillId="8" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="166" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="11" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="11" fillId="8" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="11" fillId="9" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="11" fillId="9" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="11" fillId="10" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="11" fillId="10" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="12" fillId="0" borderId="17" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="11" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="12" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="13" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="10" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="11" fillId="14" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="15" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="11" fillId="16" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="11" fillId="17" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="11" fillId="3" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="11" fillId="18" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="2" xfId="0" quotePrefix="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="14" fontId="4" fillId="2" borderId="11" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="14" fontId="4" fillId="2" borderId="11" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="8" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="7" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="13" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="1" fontId="0" fillId="4" borderId="8" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="0" fillId="4" borderId="8" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="0" fillId="4" borderId="8" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="1" fontId="1" fillId="4" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="7" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="1" fillId="4" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="15" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="1" fontId="0" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="0" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="0" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="1" fontId="1" fillId="4" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="1" fillId="4" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="1" fontId="0" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="0" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="1" fontId="0" fillId="3" borderId="10" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="1" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...12 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="0" fillId="3" borderId="10" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="14" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="8" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
-    </xf>
-[...119 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 6" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
@@ -1356,51 +1354,51 @@
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="123825" y="95249"/>
           <a:ext cx="1133475" cy="1345223"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>11</xdr:col>
       <xdr:colOff>86967</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>86968</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>13</xdr:col>
-      <xdr:colOff>950884</xdr:colOff>
+      <xdr:colOff>1008035</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>166288</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Image 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C0CADFEA-A649-4616-8391-4233B072B079}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect t="24808" r="49231"/>
@@ -1454,102 +1452,102 @@
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="70402" y="7753935"/>
           <a:ext cx="1922509" cy="818568"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>2804</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>117802</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>5</xdr:col>
-      <xdr:colOff>1122</xdr:colOff>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>707629</xdr:colOff>
       <xdr:row>42</xdr:row>
       <xdr:rowOff>24851</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Image 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8A9D01AA-6916-4AEA-AB16-DF1544051F4A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="2471021" y="7833052"/>
           <a:ext cx="2104586" cy="635918"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>465241</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>157260</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
-      <xdr:colOff>19891</xdr:colOff>
+      <xdr:colOff>69587</xdr:colOff>
       <xdr:row>42</xdr:row>
       <xdr:rowOff>48628</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="6" name="Image 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{233D73B9-9D73-4CDE-BAE2-7144D26A7452}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
@@ -1608,285 +1606,285 @@
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="123825" y="95249"/>
           <a:ext cx="1133475" cy="1345223"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>11</xdr:col>
       <xdr:colOff>66261</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>99390</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>13</xdr:col>
-      <xdr:colOff>949229</xdr:colOff>
+      <xdr:colOff>987329</xdr:colOff>
       <xdr:row>46</xdr:row>
-      <xdr:rowOff>178710</xdr:rowOff>
+      <xdr:rowOff>178711</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Image 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6396EB34-7371-45C7-B5E4-158D64EAD22C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect t="24808" r="49231"/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="7752522" y="7259706"/>
           <a:ext cx="1724481" cy="2083711"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>53837</xdr:colOff>
       <xdr:row>42</xdr:row>
       <xdr:rowOff>146357</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>526889</xdr:colOff>
       <xdr:row>47</xdr:row>
-      <xdr:rowOff>53838</xdr:rowOff>
+      <xdr:rowOff>53837</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Image 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{477C25CE-63E4-46C6-8BA5-E5743D63DDC7}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="53837" y="8590477"/>
           <a:ext cx="1922509" cy="818568"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>1004999</xdr:colOff>
       <xdr:row>43</xdr:row>
       <xdr:rowOff>43257</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>69868</xdr:colOff>
       <xdr:row>46</xdr:row>
-      <xdr:rowOff>132523</xdr:rowOff>
+      <xdr:rowOff>132524</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Image 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ACB5AD76-433E-468B-A964-E8785B8A726C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="2454456" y="8669594"/>
           <a:ext cx="2104586" cy="635918"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>560492</xdr:colOff>
       <xdr:row>43</xdr:row>
       <xdr:rowOff>82715</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
       <xdr:colOff>164837</xdr:colOff>
       <xdr:row>46</xdr:row>
-      <xdr:rowOff>156300</xdr:rowOff>
+      <xdr:rowOff>156301</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="6" name="Image 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4A7FA14C-6AC6-4BF5-B38A-ED804239DB30}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="5049666" y="8709052"/>
           <a:ext cx="2399726" cy="620237"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office 2013 – 2022">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -1948,51 +1946,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -2090,3231 +2088,3462 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:D86"/>
   <sheetViews>
-    <sheetView topLeftCell="A3" workbookViewId="0">
-      <selection activeCell="B4" sqref="B4"/>
+    <sheetView topLeftCell="A2" workbookViewId="0">
+      <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.5" x14ac:dyDescent="0.75"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="13.7" x14ac:dyDescent="0.5"/>
   <cols>
-    <col min="1" max="3" width="23.54296875" style="53" customWidth="1"/>
-[...317 lines deleted...]
-    <col min="16366" max="16384" width="12" style="53" customWidth="1"/>
+    <col min="1" max="3" width="23.5859375" style="10" customWidth="1"/>
+    <col min="4" max="4" width="28.1171875" style="10" customWidth="1"/>
+    <col min="5" max="238" width="11.41015625" style="10"/>
+    <col min="239" max="239" width="13.41015625" style="10" customWidth="1"/>
+    <col min="240" max="240" width="8.1171875" style="10" customWidth="1"/>
+    <col min="241" max="257" width="6.5859375" style="10" customWidth="1"/>
+    <col min="258" max="258" width="6.87890625" style="10" customWidth="1"/>
+    <col min="259" max="494" width="11.41015625" style="10"/>
+    <col min="495" max="495" width="13.41015625" style="10" customWidth="1"/>
+    <col min="496" max="496" width="8.1171875" style="10" customWidth="1"/>
+    <col min="497" max="513" width="6.5859375" style="10" customWidth="1"/>
+    <col min="514" max="514" width="6.87890625" style="10" customWidth="1"/>
+    <col min="515" max="750" width="11.41015625" style="10"/>
+    <col min="751" max="751" width="13.41015625" style="10" customWidth="1"/>
+    <col min="752" max="752" width="8.1171875" style="10" customWidth="1"/>
+    <col min="753" max="769" width="6.5859375" style="10" customWidth="1"/>
+    <col min="770" max="770" width="6.87890625" style="10" customWidth="1"/>
+    <col min="771" max="1006" width="11.41015625" style="10"/>
+    <col min="1007" max="1007" width="13.41015625" style="10" customWidth="1"/>
+    <col min="1008" max="1008" width="8.1171875" style="10" customWidth="1"/>
+    <col min="1009" max="1025" width="6.5859375" style="10" customWidth="1"/>
+    <col min="1026" max="1026" width="6.87890625" style="10" customWidth="1"/>
+    <col min="1027" max="1262" width="11.41015625" style="10"/>
+    <col min="1263" max="1263" width="13.41015625" style="10" customWidth="1"/>
+    <col min="1264" max="1264" width="8.1171875" style="10" customWidth="1"/>
+    <col min="1265" max="1281" width="6.5859375" style="10" customWidth="1"/>
+    <col min="1282" max="1282" width="6.87890625" style="10" customWidth="1"/>
+    <col min="1283" max="1518" width="11.41015625" style="10"/>
+    <col min="1519" max="1519" width="13.41015625" style="10" customWidth="1"/>
+    <col min="1520" max="1520" width="8.1171875" style="10" customWidth="1"/>
+    <col min="1521" max="1537" width="6.5859375" style="10" customWidth="1"/>
+    <col min="1538" max="1538" width="6.87890625" style="10" customWidth="1"/>
+    <col min="1539" max="1774" width="11.41015625" style="10"/>
+    <col min="1775" max="1775" width="13.41015625" style="10" customWidth="1"/>
+    <col min="1776" max="1776" width="8.1171875" style="10" customWidth="1"/>
+    <col min="1777" max="1793" width="6.5859375" style="10" customWidth="1"/>
+    <col min="1794" max="1794" width="6.87890625" style="10" customWidth="1"/>
+    <col min="1795" max="2030" width="11.41015625" style="10"/>
+    <col min="2031" max="2031" width="13.41015625" style="10" customWidth="1"/>
+    <col min="2032" max="2032" width="8.1171875" style="10" customWidth="1"/>
+    <col min="2033" max="2049" width="6.5859375" style="10" customWidth="1"/>
+    <col min="2050" max="2050" width="6.87890625" style="10" customWidth="1"/>
+    <col min="2051" max="2286" width="11.41015625" style="10"/>
+    <col min="2287" max="2287" width="13.41015625" style="10" customWidth="1"/>
+    <col min="2288" max="2288" width="8.1171875" style="10" customWidth="1"/>
+    <col min="2289" max="2305" width="6.5859375" style="10" customWidth="1"/>
+    <col min="2306" max="2306" width="6.87890625" style="10" customWidth="1"/>
+    <col min="2307" max="2542" width="11.41015625" style="10"/>
+    <col min="2543" max="2543" width="13.41015625" style="10" customWidth="1"/>
+    <col min="2544" max="2544" width="8.1171875" style="10" customWidth="1"/>
+    <col min="2545" max="2561" width="6.5859375" style="10" customWidth="1"/>
+    <col min="2562" max="2562" width="6.87890625" style="10" customWidth="1"/>
+    <col min="2563" max="2798" width="11.41015625" style="10"/>
+    <col min="2799" max="2799" width="13.41015625" style="10" customWidth="1"/>
+    <col min="2800" max="2800" width="8.1171875" style="10" customWidth="1"/>
+    <col min="2801" max="2817" width="6.5859375" style="10" customWidth="1"/>
+    <col min="2818" max="2818" width="6.87890625" style="10" customWidth="1"/>
+    <col min="2819" max="3054" width="11.41015625" style="10"/>
+    <col min="3055" max="3055" width="13.41015625" style="10" customWidth="1"/>
+    <col min="3056" max="3056" width="8.1171875" style="10" customWidth="1"/>
+    <col min="3057" max="3073" width="6.5859375" style="10" customWidth="1"/>
+    <col min="3074" max="3074" width="6.87890625" style="10" customWidth="1"/>
+    <col min="3075" max="3310" width="11.41015625" style="10"/>
+    <col min="3311" max="3311" width="13.41015625" style="10" customWidth="1"/>
+    <col min="3312" max="3312" width="8.1171875" style="10" customWidth="1"/>
+    <col min="3313" max="3329" width="6.5859375" style="10" customWidth="1"/>
+    <col min="3330" max="3330" width="6.87890625" style="10" customWidth="1"/>
+    <col min="3331" max="3566" width="11.41015625" style="10"/>
+    <col min="3567" max="3567" width="13.41015625" style="10" customWidth="1"/>
+    <col min="3568" max="3568" width="8.1171875" style="10" customWidth="1"/>
+    <col min="3569" max="3585" width="6.5859375" style="10" customWidth="1"/>
+    <col min="3586" max="3586" width="6.87890625" style="10" customWidth="1"/>
+    <col min="3587" max="3822" width="11.41015625" style="10"/>
+    <col min="3823" max="3823" width="13.41015625" style="10" customWidth="1"/>
+    <col min="3824" max="3824" width="8.1171875" style="10" customWidth="1"/>
+    <col min="3825" max="3841" width="6.5859375" style="10" customWidth="1"/>
+    <col min="3842" max="3842" width="6.87890625" style="10" customWidth="1"/>
+    <col min="3843" max="4078" width="11.41015625" style="10"/>
+    <col min="4079" max="4079" width="13.41015625" style="10" customWidth="1"/>
+    <col min="4080" max="4080" width="8.1171875" style="10" customWidth="1"/>
+    <col min="4081" max="4097" width="6.5859375" style="10" customWidth="1"/>
+    <col min="4098" max="4098" width="6.87890625" style="10" customWidth="1"/>
+    <col min="4099" max="4334" width="11.41015625" style="10"/>
+    <col min="4335" max="4335" width="13.41015625" style="10" customWidth="1"/>
+    <col min="4336" max="4336" width="8.1171875" style="10" customWidth="1"/>
+    <col min="4337" max="4353" width="6.5859375" style="10" customWidth="1"/>
+    <col min="4354" max="4354" width="6.87890625" style="10" customWidth="1"/>
+    <col min="4355" max="4590" width="11.41015625" style="10"/>
+    <col min="4591" max="4591" width="13.41015625" style="10" customWidth="1"/>
+    <col min="4592" max="4592" width="8.1171875" style="10" customWidth="1"/>
+    <col min="4593" max="4609" width="6.5859375" style="10" customWidth="1"/>
+    <col min="4610" max="4610" width="6.87890625" style="10" customWidth="1"/>
+    <col min="4611" max="4846" width="11.41015625" style="10"/>
+    <col min="4847" max="4847" width="13.41015625" style="10" customWidth="1"/>
+    <col min="4848" max="4848" width="8.1171875" style="10" customWidth="1"/>
+    <col min="4849" max="4865" width="6.5859375" style="10" customWidth="1"/>
+    <col min="4866" max="4866" width="6.87890625" style="10" customWidth="1"/>
+    <col min="4867" max="5102" width="11.41015625" style="10"/>
+    <col min="5103" max="5103" width="13.41015625" style="10" customWidth="1"/>
+    <col min="5104" max="5104" width="8.1171875" style="10" customWidth="1"/>
+    <col min="5105" max="5121" width="6.5859375" style="10" customWidth="1"/>
+    <col min="5122" max="5122" width="6.87890625" style="10" customWidth="1"/>
+    <col min="5123" max="5358" width="11.41015625" style="10"/>
+    <col min="5359" max="5359" width="13.41015625" style="10" customWidth="1"/>
+    <col min="5360" max="5360" width="8.1171875" style="10" customWidth="1"/>
+    <col min="5361" max="5377" width="6.5859375" style="10" customWidth="1"/>
+    <col min="5378" max="5378" width="6.87890625" style="10" customWidth="1"/>
+    <col min="5379" max="5614" width="11.41015625" style="10"/>
+    <col min="5615" max="5615" width="13.41015625" style="10" customWidth="1"/>
+    <col min="5616" max="5616" width="8.1171875" style="10" customWidth="1"/>
+    <col min="5617" max="5633" width="6.5859375" style="10" customWidth="1"/>
+    <col min="5634" max="5634" width="6.87890625" style="10" customWidth="1"/>
+    <col min="5635" max="5870" width="11.41015625" style="10"/>
+    <col min="5871" max="5871" width="13.41015625" style="10" customWidth="1"/>
+    <col min="5872" max="5872" width="8.1171875" style="10" customWidth="1"/>
+    <col min="5873" max="5889" width="6.5859375" style="10" customWidth="1"/>
+    <col min="5890" max="5890" width="6.87890625" style="10" customWidth="1"/>
+    <col min="5891" max="6126" width="11.41015625" style="10"/>
+    <col min="6127" max="6127" width="13.41015625" style="10" customWidth="1"/>
+    <col min="6128" max="6128" width="8.1171875" style="10" customWidth="1"/>
+    <col min="6129" max="6145" width="6.5859375" style="10" customWidth="1"/>
+    <col min="6146" max="6146" width="6.87890625" style="10" customWidth="1"/>
+    <col min="6147" max="6382" width="11.41015625" style="10"/>
+    <col min="6383" max="6383" width="13.41015625" style="10" customWidth="1"/>
+    <col min="6384" max="6384" width="8.1171875" style="10" customWidth="1"/>
+    <col min="6385" max="6401" width="6.5859375" style="10" customWidth="1"/>
+    <col min="6402" max="6402" width="6.87890625" style="10" customWidth="1"/>
+    <col min="6403" max="6638" width="11.41015625" style="10"/>
+    <col min="6639" max="6639" width="13.41015625" style="10" customWidth="1"/>
+    <col min="6640" max="6640" width="8.1171875" style="10" customWidth="1"/>
+    <col min="6641" max="6657" width="6.5859375" style="10" customWidth="1"/>
+    <col min="6658" max="6658" width="6.87890625" style="10" customWidth="1"/>
+    <col min="6659" max="6894" width="11.41015625" style="10"/>
+    <col min="6895" max="6895" width="13.41015625" style="10" customWidth="1"/>
+    <col min="6896" max="6896" width="8.1171875" style="10" customWidth="1"/>
+    <col min="6897" max="6913" width="6.5859375" style="10" customWidth="1"/>
+    <col min="6914" max="6914" width="6.87890625" style="10" customWidth="1"/>
+    <col min="6915" max="7150" width="11.41015625" style="10"/>
+    <col min="7151" max="7151" width="13.41015625" style="10" customWidth="1"/>
+    <col min="7152" max="7152" width="8.1171875" style="10" customWidth="1"/>
+    <col min="7153" max="7169" width="6.5859375" style="10" customWidth="1"/>
+    <col min="7170" max="7170" width="6.87890625" style="10" customWidth="1"/>
+    <col min="7171" max="7406" width="11.41015625" style="10"/>
+    <col min="7407" max="7407" width="13.41015625" style="10" customWidth="1"/>
+    <col min="7408" max="7408" width="8.1171875" style="10" customWidth="1"/>
+    <col min="7409" max="7425" width="6.5859375" style="10" customWidth="1"/>
+    <col min="7426" max="7426" width="6.87890625" style="10" customWidth="1"/>
+    <col min="7427" max="7662" width="11.41015625" style="10"/>
+    <col min="7663" max="7663" width="13.41015625" style="10" customWidth="1"/>
+    <col min="7664" max="7664" width="8.1171875" style="10" customWidth="1"/>
+    <col min="7665" max="7681" width="6.5859375" style="10" customWidth="1"/>
+    <col min="7682" max="7682" width="6.87890625" style="10" customWidth="1"/>
+    <col min="7683" max="7918" width="11.41015625" style="10"/>
+    <col min="7919" max="7919" width="13.41015625" style="10" customWidth="1"/>
+    <col min="7920" max="7920" width="8.1171875" style="10" customWidth="1"/>
+    <col min="7921" max="7937" width="6.5859375" style="10" customWidth="1"/>
+    <col min="7938" max="7938" width="6.87890625" style="10" customWidth="1"/>
+    <col min="7939" max="8174" width="11.41015625" style="10"/>
+    <col min="8175" max="8175" width="13.41015625" style="10" customWidth="1"/>
+    <col min="8176" max="8176" width="8.1171875" style="10" customWidth="1"/>
+    <col min="8177" max="8193" width="6.5859375" style="10" customWidth="1"/>
+    <col min="8194" max="8194" width="6.87890625" style="10" customWidth="1"/>
+    <col min="8195" max="8430" width="11.41015625" style="10"/>
+    <col min="8431" max="8431" width="13.41015625" style="10" customWidth="1"/>
+    <col min="8432" max="8432" width="8.1171875" style="10" customWidth="1"/>
+    <col min="8433" max="8449" width="6.5859375" style="10" customWidth="1"/>
+    <col min="8450" max="8450" width="6.87890625" style="10" customWidth="1"/>
+    <col min="8451" max="8686" width="11.41015625" style="10"/>
+    <col min="8687" max="8687" width="13.41015625" style="10" customWidth="1"/>
+    <col min="8688" max="8688" width="8.1171875" style="10" customWidth="1"/>
+    <col min="8689" max="8705" width="6.5859375" style="10" customWidth="1"/>
+    <col min="8706" max="8706" width="6.87890625" style="10" customWidth="1"/>
+    <col min="8707" max="8942" width="11.41015625" style="10"/>
+    <col min="8943" max="8943" width="13.41015625" style="10" customWidth="1"/>
+    <col min="8944" max="8944" width="8.1171875" style="10" customWidth="1"/>
+    <col min="8945" max="8961" width="6.5859375" style="10" customWidth="1"/>
+    <col min="8962" max="8962" width="6.87890625" style="10" customWidth="1"/>
+    <col min="8963" max="9198" width="11.41015625" style="10"/>
+    <col min="9199" max="9199" width="13.41015625" style="10" customWidth="1"/>
+    <col min="9200" max="9200" width="8.1171875" style="10" customWidth="1"/>
+    <col min="9201" max="9217" width="6.5859375" style="10" customWidth="1"/>
+    <col min="9218" max="9218" width="6.87890625" style="10" customWidth="1"/>
+    <col min="9219" max="9454" width="11.41015625" style="10"/>
+    <col min="9455" max="9455" width="13.41015625" style="10" customWidth="1"/>
+    <col min="9456" max="9456" width="8.1171875" style="10" customWidth="1"/>
+    <col min="9457" max="9473" width="6.5859375" style="10" customWidth="1"/>
+    <col min="9474" max="9474" width="6.87890625" style="10" customWidth="1"/>
+    <col min="9475" max="9710" width="11.41015625" style="10"/>
+    <col min="9711" max="9711" width="13.41015625" style="10" customWidth="1"/>
+    <col min="9712" max="9712" width="8.1171875" style="10" customWidth="1"/>
+    <col min="9713" max="9729" width="6.5859375" style="10" customWidth="1"/>
+    <col min="9730" max="9730" width="6.87890625" style="10" customWidth="1"/>
+    <col min="9731" max="9966" width="11.41015625" style="10"/>
+    <col min="9967" max="9967" width="13.41015625" style="10" customWidth="1"/>
+    <col min="9968" max="9968" width="8.1171875" style="10" customWidth="1"/>
+    <col min="9969" max="9985" width="6.5859375" style="10" customWidth="1"/>
+    <col min="9986" max="9986" width="6.87890625" style="10" customWidth="1"/>
+    <col min="9987" max="10222" width="11.41015625" style="10"/>
+    <col min="10223" max="10223" width="13.41015625" style="10" customWidth="1"/>
+    <col min="10224" max="10224" width="8.1171875" style="10" customWidth="1"/>
+    <col min="10225" max="10241" width="6.5859375" style="10" customWidth="1"/>
+    <col min="10242" max="10242" width="6.87890625" style="10" customWidth="1"/>
+    <col min="10243" max="10478" width="11.41015625" style="10"/>
+    <col min="10479" max="10479" width="13.41015625" style="10" customWidth="1"/>
+    <col min="10480" max="10480" width="8.1171875" style="10" customWidth="1"/>
+    <col min="10481" max="10497" width="6.5859375" style="10" customWidth="1"/>
+    <col min="10498" max="10498" width="6.87890625" style="10" customWidth="1"/>
+    <col min="10499" max="10734" width="11.41015625" style="10"/>
+    <col min="10735" max="10735" width="13.41015625" style="10" customWidth="1"/>
+    <col min="10736" max="10736" width="8.1171875" style="10" customWidth="1"/>
+    <col min="10737" max="10753" width="6.5859375" style="10" customWidth="1"/>
+    <col min="10754" max="10754" width="6.87890625" style="10" customWidth="1"/>
+    <col min="10755" max="10990" width="11.41015625" style="10"/>
+    <col min="10991" max="10991" width="13.41015625" style="10" customWidth="1"/>
+    <col min="10992" max="10992" width="8.1171875" style="10" customWidth="1"/>
+    <col min="10993" max="11009" width="6.5859375" style="10" customWidth="1"/>
+    <col min="11010" max="11010" width="6.87890625" style="10" customWidth="1"/>
+    <col min="11011" max="11246" width="11.41015625" style="10"/>
+    <col min="11247" max="11247" width="13.41015625" style="10" customWidth="1"/>
+    <col min="11248" max="11248" width="8.1171875" style="10" customWidth="1"/>
+    <col min="11249" max="11265" width="6.5859375" style="10" customWidth="1"/>
+    <col min="11266" max="11266" width="6.87890625" style="10" customWidth="1"/>
+    <col min="11267" max="11502" width="11.41015625" style="10"/>
+    <col min="11503" max="11503" width="13.41015625" style="10" customWidth="1"/>
+    <col min="11504" max="11504" width="8.1171875" style="10" customWidth="1"/>
+    <col min="11505" max="11521" width="6.5859375" style="10" customWidth="1"/>
+    <col min="11522" max="11522" width="6.87890625" style="10" customWidth="1"/>
+    <col min="11523" max="11758" width="11.41015625" style="10"/>
+    <col min="11759" max="11759" width="13.41015625" style="10" customWidth="1"/>
+    <col min="11760" max="11760" width="8.1171875" style="10" customWidth="1"/>
+    <col min="11761" max="11777" width="6.5859375" style="10" customWidth="1"/>
+    <col min="11778" max="11778" width="6.87890625" style="10" customWidth="1"/>
+    <col min="11779" max="12014" width="11.41015625" style="10"/>
+    <col min="12015" max="12015" width="13.41015625" style="10" customWidth="1"/>
+    <col min="12016" max="12016" width="8.1171875" style="10" customWidth="1"/>
+    <col min="12017" max="12033" width="6.5859375" style="10" customWidth="1"/>
+    <col min="12034" max="12034" width="6.87890625" style="10" customWidth="1"/>
+    <col min="12035" max="12270" width="11.41015625" style="10"/>
+    <col min="12271" max="12271" width="13.41015625" style="10" customWidth="1"/>
+    <col min="12272" max="12272" width="8.1171875" style="10" customWidth="1"/>
+    <col min="12273" max="12289" width="6.5859375" style="10" customWidth="1"/>
+    <col min="12290" max="12290" width="6.87890625" style="10" customWidth="1"/>
+    <col min="12291" max="12526" width="11.41015625" style="10"/>
+    <col min="12527" max="12527" width="13.41015625" style="10" customWidth="1"/>
+    <col min="12528" max="12528" width="8.1171875" style="10" customWidth="1"/>
+    <col min="12529" max="12545" width="6.5859375" style="10" customWidth="1"/>
+    <col min="12546" max="12546" width="6.87890625" style="10" customWidth="1"/>
+    <col min="12547" max="12782" width="11.41015625" style="10"/>
+    <col min="12783" max="12783" width="13.41015625" style="10" customWidth="1"/>
+    <col min="12784" max="12784" width="8.1171875" style="10" customWidth="1"/>
+    <col min="12785" max="12801" width="6.5859375" style="10" customWidth="1"/>
+    <col min="12802" max="12802" width="6.87890625" style="10" customWidth="1"/>
+    <col min="12803" max="13038" width="11.41015625" style="10"/>
+    <col min="13039" max="13039" width="13.41015625" style="10" customWidth="1"/>
+    <col min="13040" max="13040" width="8.1171875" style="10" customWidth="1"/>
+    <col min="13041" max="13057" width="6.5859375" style="10" customWidth="1"/>
+    <col min="13058" max="13058" width="6.87890625" style="10" customWidth="1"/>
+    <col min="13059" max="13294" width="11.41015625" style="10"/>
+    <col min="13295" max="13295" width="13.41015625" style="10" customWidth="1"/>
+    <col min="13296" max="13296" width="8.1171875" style="10" customWidth="1"/>
+    <col min="13297" max="13313" width="6.5859375" style="10" customWidth="1"/>
+    <col min="13314" max="13314" width="6.87890625" style="10" customWidth="1"/>
+    <col min="13315" max="13550" width="11.41015625" style="10"/>
+    <col min="13551" max="13551" width="13.41015625" style="10" customWidth="1"/>
+    <col min="13552" max="13552" width="8.1171875" style="10" customWidth="1"/>
+    <col min="13553" max="13569" width="6.5859375" style="10" customWidth="1"/>
+    <col min="13570" max="13570" width="6.87890625" style="10" customWidth="1"/>
+    <col min="13571" max="13806" width="11.41015625" style="10"/>
+    <col min="13807" max="13807" width="13.41015625" style="10" customWidth="1"/>
+    <col min="13808" max="13808" width="8.1171875" style="10" customWidth="1"/>
+    <col min="13809" max="13825" width="6.5859375" style="10" customWidth="1"/>
+    <col min="13826" max="13826" width="6.87890625" style="10" customWidth="1"/>
+    <col min="13827" max="14062" width="11.41015625" style="10"/>
+    <col min="14063" max="14063" width="13.41015625" style="10" customWidth="1"/>
+    <col min="14064" max="14064" width="8.1171875" style="10" customWidth="1"/>
+    <col min="14065" max="14081" width="6.5859375" style="10" customWidth="1"/>
+    <col min="14082" max="14082" width="6.87890625" style="10" customWidth="1"/>
+    <col min="14083" max="14318" width="11.41015625" style="10"/>
+    <col min="14319" max="14319" width="13.41015625" style="10" customWidth="1"/>
+    <col min="14320" max="14320" width="8.1171875" style="10" customWidth="1"/>
+    <col min="14321" max="14337" width="6.5859375" style="10" customWidth="1"/>
+    <col min="14338" max="14338" width="6.87890625" style="10" customWidth="1"/>
+    <col min="14339" max="14574" width="11.41015625" style="10"/>
+    <col min="14575" max="14575" width="13.41015625" style="10" customWidth="1"/>
+    <col min="14576" max="14576" width="8.1171875" style="10" customWidth="1"/>
+    <col min="14577" max="14593" width="6.5859375" style="10" customWidth="1"/>
+    <col min="14594" max="14594" width="6.87890625" style="10" customWidth="1"/>
+    <col min="14595" max="14830" width="11.41015625" style="10"/>
+    <col min="14831" max="14831" width="13.41015625" style="10" customWidth="1"/>
+    <col min="14832" max="14832" width="8.1171875" style="10" customWidth="1"/>
+    <col min="14833" max="14849" width="6.5859375" style="10" customWidth="1"/>
+    <col min="14850" max="14850" width="6.87890625" style="10" customWidth="1"/>
+    <col min="14851" max="15086" width="11.41015625" style="10"/>
+    <col min="15087" max="15087" width="13.41015625" style="10" customWidth="1"/>
+    <col min="15088" max="15088" width="8.1171875" style="10" customWidth="1"/>
+    <col min="15089" max="15105" width="6.5859375" style="10" customWidth="1"/>
+    <col min="15106" max="15106" width="6.87890625" style="10" customWidth="1"/>
+    <col min="15107" max="15342" width="11.41015625" style="10"/>
+    <col min="15343" max="15343" width="13.41015625" style="10" customWidth="1"/>
+    <col min="15344" max="15344" width="8.1171875" style="10" customWidth="1"/>
+    <col min="15345" max="15361" width="6.5859375" style="10" customWidth="1"/>
+    <col min="15362" max="15362" width="6.87890625" style="10" customWidth="1"/>
+    <col min="15363" max="15598" width="11.41015625" style="10"/>
+    <col min="15599" max="15599" width="13.41015625" style="10" customWidth="1"/>
+    <col min="15600" max="15600" width="8.1171875" style="10" customWidth="1"/>
+    <col min="15601" max="15617" width="6.5859375" style="10" customWidth="1"/>
+    <col min="15618" max="15618" width="6.87890625" style="10" customWidth="1"/>
+    <col min="15619" max="15854" width="11.41015625" style="10"/>
+    <col min="15855" max="15855" width="13.41015625" style="10" customWidth="1"/>
+    <col min="15856" max="15856" width="8.1171875" style="10" customWidth="1"/>
+    <col min="15857" max="15873" width="6.5859375" style="10" customWidth="1"/>
+    <col min="15874" max="15874" width="6.87890625" style="10" customWidth="1"/>
+    <col min="15875" max="16110" width="11.41015625" style="10"/>
+    <col min="16111" max="16111" width="13.41015625" style="10" customWidth="1"/>
+    <col min="16112" max="16112" width="8.1171875" style="10" customWidth="1"/>
+    <col min="16113" max="16129" width="6.5859375" style="10" customWidth="1"/>
+    <col min="16130" max="16130" width="6.87890625" style="10" customWidth="1"/>
+    <col min="16131" max="16365" width="11.41015625" style="10"/>
+    <col min="16366" max="16384" width="12" style="10" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="18" x14ac:dyDescent="0.75">
-[...7 lines deleted...]
-      <c r="A2" s="51" t="s">
+    <row r="1" spans="1:4" ht="17.7" x14ac:dyDescent="0.5">
+      <c r="A1" s="8" t="s">
         <v>24</v>
       </c>
-      <c r="B2" s="52"/>
-[...3 lines deleted...]
-      <c r="A4" s="54" t="s">
+      <c r="B1" s="9"/>
+      <c r="C1" s="9"/>
+    </row>
+    <row r="2" spans="1:4" ht="17.7" x14ac:dyDescent="0.5">
+      <c r="A2" s="8" t="s">
         <v>25</v>
       </c>
-      <c r="B4" s="55">
-[...2 lines deleted...]
-      <c r="C4" s="56" t="s">
+      <c r="B2" s="9"/>
+      <c r="C2" s="9"/>
+    </row>
+    <row r="4" spans="1:4" ht="20" x14ac:dyDescent="0.5">
+      <c r="A4" s="11" t="s">
         <v>26</v>
       </c>
-    </row>
-[...14 lines deleted...]
-      <c r="B7" s="59" t="s">
+      <c r="B4" s="12">
+        <v>2027</v>
+      </c>
+      <c r="C4" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="C7" s="60" t="s">
+    </row>
+    <row r="5" spans="1:4" ht="15.35" x14ac:dyDescent="0.5">
+      <c r="A5" s="11"/>
+      <c r="B5" s="14"/>
+      <c r="C5" s="14"/>
+      <c r="D5" s="15"/>
+    </row>
+    <row r="6" spans="1:4" ht="15.35" x14ac:dyDescent="0.5">
+      <c r="A6" s="11"/>
+      <c r="B6" s="14"/>
+      <c r="C6" s="14"/>
+      <c r="D6" s="15"/>
+    </row>
+    <row r="7" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A7" s="11"/>
+      <c r="B7" s="16" t="s">
         <v>28</v>
       </c>
-      <c r="D7" s="58"/>
-[...3 lines deleted...]
-      <c r="B8" s="62" t="s">
+      <c r="C7" s="17" t="s">
         <v>29</v>
       </c>
-      <c r="C8" s="63" t="s">
+      <c r="D7" s="15"/>
+    </row>
+    <row r="8" spans="1:4" s="21" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A8" s="18"/>
+      <c r="B8" s="19" t="s">
         <v>30</v>
       </c>
-      <c r="D8" s="58"/>
-[...2 lines deleted...]
-      <c r="B9" s="62" t="s">
+      <c r="C8" s="20" t="s">
         <v>31</v>
       </c>
-      <c r="C9" s="66" t="s">
+      <c r="D8" s="15"/>
+    </row>
+    <row r="9" spans="1:4" s="22" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="B9" s="19" t="s">
         <v>32</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B10" s="68" t="s">
+      <c r="C9" s="23" t="s">
         <v>33</v>
       </c>
-      <c r="C10" s="69" t="s">
-[...5 lines deleted...]
-      <c r="B11" s="70" t="s">
+    </row>
+    <row r="10" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A10" s="24"/>
+      <c r="B10" s="25" t="s">
         <v>34</v>
       </c>
-      <c r="C11" s="71" t="s">
-[...11 lines deleted...]
-      <c r="A14" s="73" t="s">
+      <c r="C10" s="26" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" ht="15" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A11" s="24"/>
+      <c r="B11" s="27" t="s">
         <v>35</v>
       </c>
-      <c r="B14" s="73" t="s">
+      <c r="C11" s="28" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" x14ac:dyDescent="0.5">
+      <c r="C12" s="14"/>
+    </row>
+    <row r="13" spans="1:4" x14ac:dyDescent="0.5">
+      <c r="B13" s="29"/>
+      <c r="C13" s="14"/>
+    </row>
+    <row r="14" spans="1:4" ht="15.35" x14ac:dyDescent="0.5">
+      <c r="A14" s="30" t="s">
+        <v>36</v>
+      </c>
+      <c r="B14" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="C14" s="30" t="s">
         <v>12</v>
       </c>
-      <c r="C14" s="73" t="s">
-[...4 lines deleted...]
-      <c r="A15" s="57">
+    </row>
+    <row r="15" spans="1:4" x14ac:dyDescent="0.5">
+      <c r="A15" s="14">
         <v>10</v>
       </c>
-      <c r="B15" s="57">
+      <c r="B15" s="14">
         <f>$B$4-A15</f>
-        <v>2016</v>
-[...6 lines deleted...]
-      <c r="A16" s="57">
+        <v>2017</v>
+      </c>
+      <c r="C15" s="31" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" x14ac:dyDescent="0.5">
+      <c r="A16" s="14">
         <f>A15+1</f>
         <v>11</v>
       </c>
-      <c r="B16" s="57">
+      <c r="B16" s="14">
         <f t="shared" ref="B16:B79" si="0">$B$4-A16</f>
-        <v>2015</v>
-[...6 lines deleted...]
-      <c r="A17" s="57">
+        <v>2016</v>
+      </c>
+      <c r="C16" s="31" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" x14ac:dyDescent="0.5">
+      <c r="A17" s="14">
         <f>A16+1</f>
         <v>12</v>
       </c>
-      <c r="B17" s="57">
-[...8 lines deleted...]
-      <c r="A18" s="57">
+      <c r="B17" s="14">
+        <f t="shared" si="0"/>
+        <v>2015</v>
+      </c>
+      <c r="C17" s="31" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.5">
+      <c r="A18" s="14">
         <f t="shared" ref="A18:A81" si="1">A17+1</f>
         <v>13</v>
       </c>
-      <c r="B18" s="57">
+      <c r="B18" s="14">
+        <f t="shared" si="0"/>
+        <v>2014</v>
+      </c>
+      <c r="C18" s="32" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" x14ac:dyDescent="0.5">
+      <c r="A19" s="14">
+        <f t="shared" si="1"/>
+        <v>14</v>
+      </c>
+      <c r="B19" s="14">
         <f t="shared" si="0"/>
         <v>2013</v>
       </c>
-      <c r="C18" s="75" t="s">
+      <c r="C19" s="32" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4" x14ac:dyDescent="0.5">
+      <c r="A20" s="14">
+        <f t="shared" si="1"/>
+        <v>15</v>
+      </c>
+      <c r="B20" s="14">
+        <f t="shared" si="0"/>
+        <v>2012</v>
+      </c>
+      <c r="C20" s="33" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4" x14ac:dyDescent="0.5">
+      <c r="A21" s="14">
+        <f t="shared" si="1"/>
+        <v>16</v>
+      </c>
+      <c r="B21" s="14">
+        <f t="shared" si="0"/>
+        <v>2011</v>
+      </c>
+      <c r="C21" s="33" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4" x14ac:dyDescent="0.5">
+      <c r="A22" s="14">
+        <f t="shared" si="1"/>
+        <v>17</v>
+      </c>
+      <c r="B22" s="14">
+        <f t="shared" si="0"/>
+        <v>2010</v>
+      </c>
+      <c r="C22" s="34" t="s">
+        <v>40</v>
+      </c>
+      <c r="D22" s="35" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4" x14ac:dyDescent="0.5">
+      <c r="A23" s="14">
+        <f t="shared" si="1"/>
+        <v>18</v>
+      </c>
+      <c r="B23" s="14">
+        <f t="shared" si="0"/>
+        <v>2009</v>
+      </c>
+      <c r="C23" s="34" t="s">
+        <v>40</v>
+      </c>
+      <c r="D23" s="35" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4" x14ac:dyDescent="0.5">
+      <c r="A24" s="14">
+        <f t="shared" si="1"/>
+        <v>19</v>
+      </c>
+      <c r="B24" s="14">
+        <f t="shared" si="0"/>
+        <v>2008</v>
+      </c>
+      <c r="C24" s="34" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4" x14ac:dyDescent="0.5">
+      <c r="A25" s="14">
+        <f t="shared" si="1"/>
+        <v>20</v>
+      </c>
+      <c r="B25" s="14">
+        <f t="shared" si="0"/>
+        <v>2007</v>
+      </c>
+      <c r="C25" s="34" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4" x14ac:dyDescent="0.5">
+      <c r="A26" s="14">
+        <f t="shared" si="1"/>
+        <v>21</v>
+      </c>
+      <c r="B26" s="14">
+        <f t="shared" si="0"/>
+        <v>2006</v>
+      </c>
+      <c r="C26" s="36" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4" x14ac:dyDescent="0.5">
+      <c r="A27" s="14">
+        <f t="shared" si="1"/>
+        <v>22</v>
+      </c>
+      <c r="B27" s="14">
+        <f t="shared" si="0"/>
+        <v>2005</v>
+      </c>
+      <c r="C27" s="36" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4" x14ac:dyDescent="0.5">
+      <c r="A28" s="14">
+        <f t="shared" si="1"/>
+        <v>23</v>
+      </c>
+      <c r="B28" s="14">
+        <f t="shared" si="0"/>
+        <v>2004</v>
+      </c>
+      <c r="C28" s="36" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4" x14ac:dyDescent="0.5">
+      <c r="A29" s="14">
+        <f t="shared" si="1"/>
+        <v>24</v>
+      </c>
+      <c r="B29" s="14">
+        <f t="shared" si="0"/>
+        <v>2003</v>
+      </c>
+      <c r="C29" s="36" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4" x14ac:dyDescent="0.5">
+      <c r="A30" s="14">
+        <f t="shared" si="1"/>
+        <v>25</v>
+      </c>
+      <c r="B30" s="14">
+        <f t="shared" si="0"/>
+        <v>2002</v>
+      </c>
+      <c r="C30" s="36" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4" x14ac:dyDescent="0.5">
+      <c r="A31" s="14">
+        <f t="shared" si="1"/>
+        <v>26</v>
+      </c>
+      <c r="B31" s="14">
+        <f t="shared" si="0"/>
+        <v>2001</v>
+      </c>
+      <c r="C31" s="36" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4" x14ac:dyDescent="0.5">
+      <c r="A32" s="14">
+        <f t="shared" si="1"/>
+        <v>27</v>
+      </c>
+      <c r="B32" s="14">
+        <f t="shared" si="0"/>
+        <v>2000</v>
+      </c>
+      <c r="C32" s="36" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3" x14ac:dyDescent="0.5">
+      <c r="A33" s="14">
+        <f t="shared" si="1"/>
+        <v>28</v>
+      </c>
+      <c r="B33" s="14">
+        <f t="shared" si="0"/>
+        <v>1999</v>
+      </c>
+      <c r="C33" s="36" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3" x14ac:dyDescent="0.5">
+      <c r="A34" s="14">
+        <f t="shared" si="1"/>
+        <v>29</v>
+      </c>
+      <c r="B34" s="14">
+        <f t="shared" si="0"/>
+        <v>1998</v>
+      </c>
+      <c r="C34" s="36" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3" x14ac:dyDescent="0.5">
+      <c r="A35" s="14">
+        <f t="shared" si="1"/>
+        <v>30</v>
+      </c>
+      <c r="B35" s="14">
+        <f t="shared" si="0"/>
+        <v>1997</v>
+      </c>
+      <c r="C35" s="36" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3" x14ac:dyDescent="0.5">
+      <c r="A36" s="14">
+        <f t="shared" si="1"/>
+        <v>31</v>
+      </c>
+      <c r="B36" s="14">
+        <f t="shared" si="0"/>
+        <v>1996</v>
+      </c>
+      <c r="C36" s="36" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3" x14ac:dyDescent="0.5">
+      <c r="A37" s="14">
+        <f t="shared" si="1"/>
+        <v>32</v>
+      </c>
+      <c r="B37" s="14">
+        <f t="shared" si="0"/>
+        <v>1995</v>
+      </c>
+      <c r="C37" s="36" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3" x14ac:dyDescent="0.5">
+      <c r="A38" s="14">
+        <f t="shared" si="1"/>
+        <v>33</v>
+      </c>
+      <c r="B38" s="14">
+        <f t="shared" si="0"/>
+        <v>1994</v>
+      </c>
+      <c r="C38" s="36" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3" x14ac:dyDescent="0.5">
+      <c r="A39" s="14">
+        <f t="shared" si="1"/>
+        <v>34</v>
+      </c>
+      <c r="B39" s="14">
+        <f t="shared" si="0"/>
+        <v>1993</v>
+      </c>
+      <c r="C39" s="36" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3" x14ac:dyDescent="0.5">
+      <c r="A40" s="14">
+        <f t="shared" si="1"/>
+        <v>35</v>
+      </c>
+      <c r="B40" s="14">
+        <f t="shared" si="0"/>
+        <v>1992</v>
+      </c>
+      <c r="C40" s="36" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3" x14ac:dyDescent="0.5">
+      <c r="A41" s="14">
+        <f t="shared" si="1"/>
+        <v>36</v>
+      </c>
+      <c r="B41" s="14">
+        <f t="shared" si="0"/>
+        <v>1991</v>
+      </c>
+      <c r="C41" s="36" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3" x14ac:dyDescent="0.5">
+      <c r="A42" s="14">
+        <f t="shared" si="1"/>
         <v>37</v>
       </c>
-    </row>
-[...22 lines deleted...]
-      <c r="C20" s="76" t="s">
+      <c r="B42" s="14">
+        <f t="shared" si="0"/>
+        <v>1990</v>
+      </c>
+      <c r="C42" s="36" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3" x14ac:dyDescent="0.5">
+      <c r="A43" s="14">
+        <f t="shared" si="1"/>
         <v>38</v>
       </c>
-    </row>
-[...22 lines deleted...]
-      <c r="C22" s="77" t="s">
+      <c r="B43" s="14">
+        <f t="shared" si="0"/>
+        <v>1989</v>
+      </c>
+      <c r="C43" s="36" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3" x14ac:dyDescent="0.5">
+      <c r="A44" s="14">
+        <f t="shared" si="1"/>
         <v>39</v>
       </c>
-      <c r="D22" s="78" t="s">
-[...28 lines deleted...]
-      <c r="C24" s="77" t="s">
+      <c r="B44" s="14">
+        <f t="shared" si="0"/>
+        <v>1988</v>
+      </c>
+      <c r="C44" s="36" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3" x14ac:dyDescent="0.5">
+      <c r="A45" s="14">
+        <f t="shared" si="1"/>
         <v>40</v>
       </c>
-    </row>
-[...22 lines deleted...]
-      <c r="C26" s="79" t="s">
+      <c r="B45" s="14">
+        <f t="shared" si="0"/>
+        <v>1987</v>
+      </c>
+      <c r="C45" s="36" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3" x14ac:dyDescent="0.5">
+      <c r="A46" s="14">
+        <f t="shared" si="1"/>
         <v>41</v>
       </c>
-    </row>
-[...239 lines deleted...]
-      <c r="B45" s="57">
+      <c r="B46" s="14">
         <f t="shared" si="0"/>
         <v>1986</v>
       </c>
-      <c r="C45" s="79" t="s">
-[...8 lines deleted...]
-      <c r="B46" s="57">
+      <c r="C46" s="36" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3" x14ac:dyDescent="0.5">
+      <c r="A47" s="14">
+        <f t="shared" si="1"/>
+        <v>42</v>
+      </c>
+      <c r="B47" s="14">
         <f t="shared" si="0"/>
         <v>1985</v>
       </c>
-      <c r="C46" s="79" t="s">
-[...5 lines deleted...]
-        <f t="shared" si="1"/>
+      <c r="C47" s="36" t="s">
         <v>42</v>
       </c>
-      <c r="B47" s="57">
+    </row>
+    <row r="48" spans="1:3" x14ac:dyDescent="0.5">
+      <c r="A48" s="14">
+        <f t="shared" si="1"/>
+        <v>43</v>
+      </c>
+      <c r="B48" s="14">
         <f t="shared" si="0"/>
         <v>1984</v>
       </c>
-      <c r="C47" s="79" t="s">
-[...5 lines deleted...]
-        <f t="shared" si="1"/>
+      <c r="C48" s="36" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="49" spans="1:4" x14ac:dyDescent="0.5">
+      <c r="A49" s="14">
+        <f t="shared" si="1"/>
+        <v>44</v>
+      </c>
+      <c r="B49" s="14">
+        <f t="shared" si="0"/>
+        <v>1983</v>
+      </c>
+      <c r="C49" s="36" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="50" spans="1:4" x14ac:dyDescent="0.5">
+      <c r="A50" s="14">
+        <f t="shared" si="1"/>
+        <v>45</v>
+      </c>
+      <c r="B50" s="14">
+        <f t="shared" si="0"/>
+        <v>1982</v>
+      </c>
+      <c r="C50" s="36" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="51" spans="1:4" x14ac:dyDescent="0.5">
+      <c r="A51" s="14">
+        <f t="shared" si="1"/>
+        <v>46</v>
+      </c>
+      <c r="B51" s="14">
+        <f t="shared" si="0"/>
+        <v>1981</v>
+      </c>
+      <c r="C51" s="37" t="s">
         <v>43</v>
       </c>
-      <c r="B48" s="57">
-[...9 lines deleted...]
-        <f t="shared" si="1"/>
+      <c r="D51" s="38" t="s">
         <v>44</v>
       </c>
-      <c r="B49" s="57">
-[...9 lines deleted...]
-        <f t="shared" si="1"/>
+    </row>
+    <row r="52" spans="1:4" x14ac:dyDescent="0.5">
+      <c r="A52" s="14">
+        <f t="shared" si="1"/>
+        <v>47</v>
+      </c>
+      <c r="B52" s="14">
+        <f t="shared" si="0"/>
+        <v>1980</v>
+      </c>
+      <c r="C52" s="37" t="s">
+        <v>43</v>
+      </c>
+      <c r="D52" s="38" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="53" spans="1:4" x14ac:dyDescent="0.5">
+      <c r="A53" s="14">
+        <f t="shared" si="1"/>
+        <v>48</v>
+      </c>
+      <c r="B53" s="14">
+        <f t="shared" si="0"/>
+        <v>1979</v>
+      </c>
+      <c r="C53" s="37" t="s">
+        <v>43</v>
+      </c>
+      <c r="D53" s="38" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="54" spans="1:4" x14ac:dyDescent="0.5">
+      <c r="A54" s="14">
+        <f t="shared" si="1"/>
+        <v>49</v>
+      </c>
+      <c r="B54" s="14">
+        <f t="shared" si="0"/>
+        <v>1978</v>
+      </c>
+      <c r="C54" s="37" t="s">
+        <v>43</v>
+      </c>
+      <c r="D54" s="38" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="55" spans="1:4" x14ac:dyDescent="0.5">
+      <c r="A55" s="14">
+        <f t="shared" si="1"/>
+        <v>50</v>
+      </c>
+      <c r="B55" s="14">
+        <f t="shared" si="0"/>
+        <v>1977</v>
+      </c>
+      <c r="C55" s="37" t="s">
+        <v>43</v>
+      </c>
+      <c r="D55" s="38" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="56" spans="1:4" x14ac:dyDescent="0.5">
+      <c r="A56" s="14">
+        <f t="shared" si="1"/>
+        <v>51</v>
+      </c>
+      <c r="B56" s="14">
+        <f t="shared" si="0"/>
+        <v>1976</v>
+      </c>
+      <c r="C56" s="37" t="s">
+        <v>43</v>
+      </c>
+      <c r="D56" s="38" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="57" spans="1:4" x14ac:dyDescent="0.5">
+      <c r="A57" s="14">
+        <f t="shared" si="1"/>
+        <v>52</v>
+      </c>
+      <c r="B57" s="14">
+        <f t="shared" si="0"/>
+        <v>1975</v>
+      </c>
+      <c r="C57" s="37" t="s">
+        <v>43</v>
+      </c>
+      <c r="D57" s="38" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="58" spans="1:4" x14ac:dyDescent="0.5">
+      <c r="A58" s="14">
+        <f t="shared" si="1"/>
+        <v>53</v>
+      </c>
+      <c r="B58" s="14">
+        <f t="shared" si="0"/>
+        <v>1974</v>
+      </c>
+      <c r="C58" s="37" t="s">
+        <v>43</v>
+      </c>
+      <c r="D58" s="38" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="59" spans="1:4" x14ac:dyDescent="0.5">
+      <c r="A59" s="14">
+        <f t="shared" si="1"/>
+        <v>54</v>
+      </c>
+      <c r="B59" s="14">
+        <f t="shared" si="0"/>
+        <v>1973</v>
+      </c>
+      <c r="C59" s="37" t="s">
+        <v>43</v>
+      </c>
+      <c r="D59" s="38" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="60" spans="1:4" x14ac:dyDescent="0.5">
+      <c r="A60" s="14">
+        <f t="shared" si="1"/>
+        <v>55</v>
+      </c>
+      <c r="B60" s="14">
+        <f t="shared" si="0"/>
+        <v>1972</v>
+      </c>
+      <c r="C60" s="37" t="s">
+        <v>43</v>
+      </c>
+      <c r="D60" s="38" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="61" spans="1:4" x14ac:dyDescent="0.5">
+      <c r="A61" s="14">
+        <f t="shared" si="1"/>
+        <v>56</v>
+      </c>
+      <c r="B61" s="14">
+        <f t="shared" si="0"/>
+        <v>1971</v>
+      </c>
+      <c r="C61" s="37" t="s">
+        <v>43</v>
+      </c>
+      <c r="D61" s="38" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="62" spans="1:4" x14ac:dyDescent="0.5">
+      <c r="A62" s="14">
+        <f t="shared" si="1"/>
+        <v>57</v>
+      </c>
+      <c r="B62" s="14">
+        <f t="shared" si="0"/>
+        <v>1970</v>
+      </c>
+      <c r="C62" s="37" t="s">
+        <v>43</v>
+      </c>
+      <c r="D62" s="38" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="63" spans="1:4" x14ac:dyDescent="0.5">
+      <c r="A63" s="14">
+        <f t="shared" si="1"/>
+        <v>58</v>
+      </c>
+      <c r="B63" s="14">
+        <f t="shared" si="0"/>
+        <v>1969</v>
+      </c>
+      <c r="C63" s="37" t="s">
+        <v>43</v>
+      </c>
+      <c r="D63" s="38" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="64" spans="1:4" x14ac:dyDescent="0.5">
+      <c r="A64" s="14">
+        <f t="shared" si="1"/>
+        <v>59</v>
+      </c>
+      <c r="B64" s="14">
+        <f t="shared" si="0"/>
+        <v>1968</v>
+      </c>
+      <c r="C64" s="37" t="s">
+        <v>43</v>
+      </c>
+      <c r="D64" s="38" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="65" spans="1:4" x14ac:dyDescent="0.5">
+      <c r="A65" s="14">
+        <f t="shared" si="1"/>
+        <v>60</v>
+      </c>
+      <c r="B65" s="14">
+        <f t="shared" si="0"/>
+        <v>1967</v>
+      </c>
+      <c r="C65" s="39" t="s">
         <v>45</v>
       </c>
-      <c r="B50" s="57">
-[...9 lines deleted...]
-        <f t="shared" si="1"/>
+      <c r="D65" s="38" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="66" spans="1:4" x14ac:dyDescent="0.5">
+      <c r="A66" s="14">
+        <f t="shared" si="1"/>
+        <v>61</v>
+      </c>
+      <c r="B66" s="14">
+        <f t="shared" si="0"/>
+        <v>1966</v>
+      </c>
+      <c r="C66" s="39" t="s">
+        <v>45</v>
+      </c>
+      <c r="D66" s="38" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="67" spans="1:4" x14ac:dyDescent="0.5">
+      <c r="A67" s="14">
+        <f t="shared" si="1"/>
+        <v>62</v>
+      </c>
+      <c r="B67" s="14">
+        <f t="shared" si="0"/>
+        <v>1965</v>
+      </c>
+      <c r="C67" s="39" t="s">
+        <v>45</v>
+      </c>
+      <c r="D67" s="38" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="68" spans="1:4" x14ac:dyDescent="0.5">
+      <c r="A68" s="14">
+        <f t="shared" si="1"/>
+        <v>63</v>
+      </c>
+      <c r="B68" s="14">
+        <f t="shared" si="0"/>
+        <v>1964</v>
+      </c>
+      <c r="C68" s="39" t="s">
+        <v>45</v>
+      </c>
+      <c r="D68" s="38" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="69" spans="1:4" x14ac:dyDescent="0.5">
+      <c r="A69" s="14">
+        <f t="shared" si="1"/>
+        <v>64</v>
+      </c>
+      <c r="B69" s="14">
+        <f t="shared" si="0"/>
+        <v>1963</v>
+      </c>
+      <c r="C69" s="39" t="s">
+        <v>45</v>
+      </c>
+      <c r="D69" s="38" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="70" spans="1:4" x14ac:dyDescent="0.5">
+      <c r="A70" s="14">
+        <f t="shared" si="1"/>
+        <v>65</v>
+      </c>
+      <c r="B70" s="14">
+        <f t="shared" si="0"/>
+        <v>1962</v>
+      </c>
+      <c r="C70" s="39" t="s">
+        <v>45</v>
+      </c>
+      <c r="D70" s="38" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="71" spans="1:4" x14ac:dyDescent="0.5">
+      <c r="A71" s="14">
+        <f t="shared" si="1"/>
+        <v>66</v>
+      </c>
+      <c r="B71" s="14">
+        <f t="shared" si="0"/>
+        <v>1961</v>
+      </c>
+      <c r="C71" s="39" t="s">
+        <v>45</v>
+      </c>
+      <c r="D71" s="38" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="72" spans="1:4" x14ac:dyDescent="0.5">
+      <c r="A72" s="14">
+        <f t="shared" si="1"/>
+        <v>67</v>
+      </c>
+      <c r="B72" s="14">
+        <f t="shared" si="0"/>
+        <v>1960</v>
+      </c>
+      <c r="C72" s="39" t="s">
+        <v>45</v>
+      </c>
+      <c r="D72" s="38" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="73" spans="1:4" x14ac:dyDescent="0.5">
+      <c r="A73" s="14">
+        <f t="shared" si="1"/>
+        <v>68</v>
+      </c>
+      <c r="B73" s="14">
+        <f t="shared" si="0"/>
+        <v>1959</v>
+      </c>
+      <c r="C73" s="39" t="s">
+        <v>45</v>
+      </c>
+      <c r="D73" s="38" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="74" spans="1:4" x14ac:dyDescent="0.5">
+      <c r="A74" s="14">
+        <f t="shared" si="1"/>
+        <v>69</v>
+      </c>
+      <c r="B74" s="14">
+        <f t="shared" si="0"/>
+        <v>1958</v>
+      </c>
+      <c r="C74" s="39" t="s">
+        <v>45</v>
+      </c>
+      <c r="D74" s="38" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="75" spans="1:4" x14ac:dyDescent="0.5">
+      <c r="A75" s="14">
+        <f t="shared" si="1"/>
+        <v>70</v>
+      </c>
+      <c r="B75" s="14">
+        <f t="shared" si="0"/>
+        <v>1957</v>
+      </c>
+      <c r="C75" s="40" t="s">
         <v>46</v>
       </c>
-      <c r="B51" s="57">
-[...227 lines deleted...]
-      <c r="C65" s="82" t="s">
+      <c r="D75" s="38" t="s">
         <v>44</v>
       </c>
-      <c r="D65" s="81" t="s">
-[...12 lines deleted...]
-      <c r="C66" s="82" t="s">
+    </row>
+    <row r="76" spans="1:4" x14ac:dyDescent="0.5">
+      <c r="A76" s="14">
+        <f t="shared" si="1"/>
+        <v>71</v>
+      </c>
+      <c r="B76" s="14">
+        <f t="shared" si="0"/>
+        <v>1956</v>
+      </c>
+      <c r="C76" s="40" t="s">
+        <v>46</v>
+      </c>
+      <c r="D76" s="38" t="s">
         <v>44</v>
       </c>
-      <c r="D66" s="81" t="s">
-[...12 lines deleted...]
-      <c r="C67" s="82" t="s">
+    </row>
+    <row r="77" spans="1:4" x14ac:dyDescent="0.5">
+      <c r="A77" s="14">
+        <f t="shared" si="1"/>
+        <v>72</v>
+      </c>
+      <c r="B77" s="14">
+        <f t="shared" si="0"/>
+        <v>1955</v>
+      </c>
+      <c r="C77" s="40" t="s">
+        <v>46</v>
+      </c>
+      <c r="D77" s="38" t="s">
         <v>44</v>
       </c>
-      <c r="D67" s="81" t="s">
-[...12 lines deleted...]
-      <c r="C68" s="82" t="s">
+    </row>
+    <row r="78" spans="1:4" x14ac:dyDescent="0.5">
+      <c r="A78" s="14">
+        <f t="shared" si="1"/>
+        <v>73</v>
+      </c>
+      <c r="B78" s="14">
+        <f t="shared" si="0"/>
+        <v>1954</v>
+      </c>
+      <c r="C78" s="40" t="s">
+        <v>46</v>
+      </c>
+      <c r="D78" s="38" t="s">
         <v>44</v>
       </c>
-      <c r="D68" s="81" t="s">
-[...12 lines deleted...]
-      <c r="C69" s="82" t="s">
+    </row>
+    <row r="79" spans="1:4" x14ac:dyDescent="0.5">
+      <c r="A79" s="14">
+        <f t="shared" si="1"/>
+        <v>74</v>
+      </c>
+      <c r="B79" s="14">
+        <f t="shared" si="0"/>
+        <v>1953</v>
+      </c>
+      <c r="C79" s="40" t="s">
+        <v>46</v>
+      </c>
+      <c r="D79" s="38" t="s">
         <v>44</v>
       </c>
-      <c r="D69" s="81" t="s">
-[...12 lines deleted...]
-      <c r="C70" s="82" t="s">
+    </row>
+    <row r="80" spans="1:4" x14ac:dyDescent="0.5">
+      <c r="A80" s="14">
+        <f t="shared" si="1"/>
+        <v>75</v>
+      </c>
+      <c r="B80" s="14">
+        <f t="shared" ref="B80:B85" si="2">$B$4-A80</f>
+        <v>1952</v>
+      </c>
+      <c r="C80" s="40" t="s">
+        <v>46</v>
+      </c>
+      <c r="D80" s="38" t="s">
         <v>44</v>
       </c>
-      <c r="D70" s="81" t="s">
-[...12 lines deleted...]
-      <c r="C71" s="82" t="s">
+    </row>
+    <row r="81" spans="1:4" x14ac:dyDescent="0.5">
+      <c r="A81" s="14">
+        <f t="shared" si="1"/>
+        <v>76</v>
+      </c>
+      <c r="B81" s="14">
+        <f t="shared" si="2"/>
+        <v>1951</v>
+      </c>
+      <c r="C81" s="40" t="s">
+        <v>46</v>
+      </c>
+      <c r="D81" s="38" t="s">
         <v>44</v>
       </c>
-      <c r="D71" s="81" t="s">
-[...152 lines deleted...]
-      <c r="B81" s="57">
+    </row>
+    <row r="82" spans="1:4" x14ac:dyDescent="0.5">
+      <c r="A82" s="14">
+        <f t="shared" ref="A82:A85" si="3">A81+1</f>
+        <v>77</v>
+      </c>
+      <c r="B82" s="14">
         <f t="shared" si="2"/>
         <v>1950</v>
       </c>
-      <c r="C81" s="83" t="s">
-[...11 lines deleted...]
-      <c r="B82" s="57">
+      <c r="C82" s="40" t="s">
+        <v>46</v>
+      </c>
+      <c r="D82" s="38" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="83" spans="1:4" x14ac:dyDescent="0.5">
+      <c r="A83" s="14">
+        <f t="shared" si="3"/>
+        <v>78</v>
+      </c>
+      <c r="B83" s="14">
         <f t="shared" si="2"/>
         <v>1949</v>
       </c>
-      <c r="C82" s="83" t="s">
-[...7 lines deleted...]
-      <c r="A83" s="57">
+      <c r="C83" s="40" t="s">
+        <v>46</v>
+      </c>
+      <c r="D83" s="38" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="84" spans="1:4" x14ac:dyDescent="0.5">
+      <c r="A84" s="14">
         <f t="shared" si="3"/>
-        <v>78</v>
-[...1 lines deleted...]
-      <c r="B83" s="57">
+        <v>79</v>
+      </c>
+      <c r="B84" s="14">
         <f t="shared" si="2"/>
         <v>1948</v>
       </c>
-      <c r="C83" s="83" t="s">
-[...7 lines deleted...]
-      <c r="A84" s="57">
+      <c r="C84" s="40" t="s">
+        <v>46</v>
+      </c>
+      <c r="D84" s="38" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="85" spans="1:4" x14ac:dyDescent="0.5">
+      <c r="A85" s="14">
         <f t="shared" si="3"/>
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="B84" s="57">
+        <v>80</v>
+      </c>
+      <c r="B85" s="14">
         <f t="shared" si="2"/>
         <v>1947</v>
       </c>
-      <c r="C84" s="83" t="s">
-[...27 lines deleted...]
-        <v>43</v>
+      <c r="C85" s="40" t="s">
+        <v>46</v>
+      </c>
+      <c r="D85" s="38" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="86" spans="1:4" x14ac:dyDescent="0.5">
+      <c r="B86" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="C86" s="38" t="s">
+        <v>44</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="j03wmq2V9H09x53pFvf+MMRGAp5DKGbbnNn+ktU6lxW5+7r2qqk8xNKevKNlwbIcO7daaWCZgb1L3duDvWDnUw==" saltValue="6sfz0sDG+WbvKiM7RCCy5w==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:O37"/>
+  <dimension ref="A1:N37"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-      <selection activeCell="N5" sqref="N5"/>
+    <sheetView tabSelected="1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
+      <selection activeCell="C23" sqref="C23"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="10.7265625" defaultRowHeight="14.75" x14ac:dyDescent="0.75"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="10.703125" defaultRowHeight="14.35" x14ac:dyDescent="0.5"/>
   <cols>
-    <col min="1" max="1" width="6" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="14" max="14" width="14.26953125" customWidth="1"/>
+    <col min="1" max="1" width="6" style="47" customWidth="1"/>
+    <col min="2" max="3" width="14.234375" style="47" customWidth="1"/>
+    <col min="4" max="4" width="19.5859375" style="47" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="10.234375" style="47" bestFit="1" customWidth="1"/>
+    <col min="6" max="7" width="10.234375" style="47" customWidth="1"/>
+    <col min="8" max="8" width="6.703125" style="47" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="6.234375" style="47" bestFit="1" customWidth="1"/>
+    <col min="10" max="13" width="5.5859375" style="47" customWidth="1"/>
+    <col min="14" max="14" width="14.234375" style="47" customWidth="1"/>
+    <col min="15" max="16384" width="10.703125" style="47"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" ht="31.5" customHeight="1" x14ac:dyDescent="0.75">
-      <c r="C1" s="84" t="s">
+    <row r="1" spans="1:14" ht="31.5" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="C1" s="48" t="s">
         <v>6</v>
       </c>
-      <c r="D1" s="84"/>
-[...6 lines deleted...]
-      <c r="K1" t="s">
+      <c r="D1" s="48"/>
+      <c r="E1" s="48"/>
+      <c r="F1" s="48"/>
+      <c r="G1" s="48"/>
+      <c r="H1" s="48"/>
+      <c r="I1" s="48"/>
+      <c r="J1" s="48"/>
+      <c r="K1" s="47" t="s">
         <v>1</v>
       </c>
-      <c r="L1" s="12"/>
-[...3 lines deleted...]
-      <c r="N1" t="s">
+      <c r="L1" s="49"/>
+      <c r="M1" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="N1" s="47" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14" ht="30.7" x14ac:dyDescent="0.5">
+      <c r="C2" s="48"/>
+      <c r="D2" s="48"/>
+      <c r="E2" s="48"/>
+      <c r="F2" s="48"/>
+      <c r="G2" s="48"/>
+      <c r="H2" s="48"/>
+      <c r="I2" s="48"/>
+      <c r="J2" s="48"/>
+      <c r="K2" s="47" t="s">
+        <v>4</v>
+      </c>
+      <c r="L2" s="49"/>
+      <c r="M2" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="N2" s="47" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="3" spans="1:14" ht="18.75" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="C3" s="48"/>
+      <c r="D3" s="48"/>
+      <c r="E3" s="48"/>
+      <c r="F3" s="48"/>
+      <c r="G3" s="48"/>
+      <c r="H3" s="48"/>
+      <c r="I3" s="48"/>
+      <c r="J3" s="48"/>
+      <c r="K3" s="47" t="s">
+        <v>2</v>
+      </c>
+      <c r="L3" s="51"/>
+      <c r="M3" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="N3" s="52">
+        <v>46282</v>
+      </c>
+    </row>
+    <row r="4" spans="1:14" ht="18.75" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="C4" s="48"/>
+      <c r="D4" s="48"/>
+      <c r="E4" s="48"/>
+      <c r="F4" s="48"/>
+      <c r="G4" s="48"/>
+      <c r="H4" s="48"/>
+      <c r="I4" s="48"/>
+      <c r="J4" s="48"/>
+      <c r="K4" s="53" t="s">
+        <v>51</v>
+      </c>
+      <c r="L4" s="54"/>
+      <c r="M4" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="N4" s="56">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="5" spans="1:14" ht="18" x14ac:dyDescent="0.5">
+      <c r="A5" s="57"/>
+      <c r="B5" s="57"/>
+      <c r="C5" s="58" t="s">
         <v>47</v>
       </c>
-    </row>
-[...81 lines deleted...]
-      <c r="A8" s="19" t="s">
+      <c r="D5" s="58"/>
+      <c r="E5" s="58"/>
+      <c r="F5" s="58"/>
+      <c r="G5" s="58"/>
+      <c r="H5" s="58"/>
+      <c r="I5" s="58"/>
+      <c r="J5" s="58"/>
+      <c r="K5" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="L5" s="59"/>
+      <c r="M5" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="N5" s="61">
+        <v>46396</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14" ht="14.7" thickBot="1" x14ac:dyDescent="0.55000000000000004"/>
+    <row r="8" spans="1:14" ht="14.7" thickBot="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A8" s="62" t="s">
         <v>5</v>
       </c>
-      <c r="B8" s="20"/>
-[...17 lines deleted...]
-      <c r="B9" s="90" t="s">
+      <c r="B8" s="63"/>
+      <c r="C8" s="63"/>
+      <c r="D8" s="64"/>
+      <c r="E8" s="65"/>
+      <c r="F8" s="65"/>
+      <c r="G8" s="65"/>
+      <c r="H8" s="66"/>
+      <c r="I8" s="66"/>
+      <c r="J8" s="92"/>
+      <c r="K8" s="67"/>
+      <c r="L8" s="67"/>
+      <c r="M8" s="67"/>
+      <c r="N8" s="68"/>
+    </row>
+    <row r="9" spans="1:14" x14ac:dyDescent="0.5">
+      <c r="A9" s="69" t="s">
         <v>9</v>
       </c>
-      <c r="C9" s="90" t="s">
+      <c r="B9" s="70" t="s">
         <v>10</v>
       </c>
-      <c r="D9" s="90" t="s">
-[...2 lines deleted...]
-      <c r="E9" s="27" t="s">
+      <c r="C9" s="70" t="s">
+        <v>11</v>
+      </c>
+      <c r="D9" s="70" t="s">
+        <v>21</v>
+      </c>
+      <c r="E9" s="71" t="s">
         <v>12</v>
       </c>
-      <c r="F9" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G9" s="27" t="s">
+      <c r="F9" s="71" t="s">
+        <v>12</v>
+      </c>
+      <c r="G9" s="71" t="s">
+        <v>14</v>
+      </c>
+      <c r="H9" s="72" t="s">
+        <v>49</v>
+      </c>
+      <c r="I9" s="72" t="s">
+        <v>49</v>
+      </c>
+      <c r="J9" s="72" t="s">
+        <v>49</v>
+      </c>
+      <c r="K9" s="73"/>
+      <c r="L9" s="73"/>
+      <c r="M9" s="73"/>
+      <c r="N9" s="74"/>
+    </row>
+    <row r="10" spans="1:14" x14ac:dyDescent="0.5">
+      <c r="A10" s="75"/>
+      <c r="B10" s="76"/>
+      <c r="C10" s="76"/>
+      <c r="D10" s="76"/>
+      <c r="E10" s="77" t="s">
         <v>13</v>
       </c>
-      <c r="H9" s="85" t="s">
-[...36 lines deleted...]
-      <c r="A11" s="33">
+      <c r="F10" s="77" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="77" t="s">
+        <v>15</v>
+      </c>
+      <c r="H10" s="78"/>
+      <c r="I10" s="78"/>
+      <c r="J10" s="78"/>
+      <c r="K10" s="79"/>
+      <c r="L10" s="79"/>
+      <c r="M10" s="79"/>
+      <c r="N10" s="80"/>
+    </row>
+    <row r="11" spans="1:14" x14ac:dyDescent="0.5">
+      <c r="A11" s="81">
         <v>1</v>
       </c>
       <c r="B11" s="1"/>
       <c r="C11" s="1"/>
       <c r="D11" s="7"/>
       <c r="E11" s="2"/>
-      <c r="F11" s="10" t="e">
+      <c r="F11" s="43" t="e">
         <f>VLOOKUP(E11,Tableau_âges!$B$15:$C$86,2,FALSE)</f>
         <v>#N/A</v>
       </c>
-      <c r="G11" s="10" t="s">
-[...8 lines deleted...]
-      <c r="N11" s="35">
+      <c r="G11" s="43" t="s">
+        <v>20</v>
+      </c>
+      <c r="H11" s="41">
+        <v>0</v>
+      </c>
+      <c r="I11" s="41">
+        <v>0</v>
+      </c>
+      <c r="J11" s="41">
+        <v>0</v>
+      </c>
+      <c r="K11" s="82"/>
+      <c r="L11" s="82"/>
+      <c r="M11" s="82"/>
+      <c r="N11" s="45">
         <f>SUM(H11:M11)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="12" spans="1:15" x14ac:dyDescent="0.75">
-      <c r="A12" s="33">
+    <row r="12" spans="1:14" x14ac:dyDescent="0.5">
+      <c r="A12" s="81">
         <v>2</v>
       </c>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="7"/>
       <c r="E12" s="2"/>
-      <c r="F12" s="10" t="e">
+      <c r="F12" s="43" t="e">
         <f>VLOOKUP(E12,Tableau_âges!$B$15:$C$86,2,FALSE)</f>
         <v>#N/A</v>
       </c>
-      <c r="G12" s="10" t="s">
-[...8 lines deleted...]
-      <c r="N12" s="35">
+      <c r="G12" s="43" t="s">
+        <v>20</v>
+      </c>
+      <c r="H12" s="41">
+        <v>0</v>
+      </c>
+      <c r="I12" s="41">
+        <v>0</v>
+      </c>
+      <c r="J12" s="41">
+        <v>0</v>
+      </c>
+      <c r="K12" s="82"/>
+      <c r="L12" s="82"/>
+      <c r="M12" s="82"/>
+      <c r="N12" s="45">
         <f>SUM(H12:M12)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="13" spans="1:15" x14ac:dyDescent="0.75">
-      <c r="A13" s="33">
+    <row r="13" spans="1:14" x14ac:dyDescent="0.5">
+      <c r="A13" s="81">
         <v>3</v>
       </c>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="7"/>
       <c r="E13" s="2"/>
-      <c r="F13" s="10" t="e">
+      <c r="F13" s="43" t="e">
         <f>VLOOKUP(E13,Tableau_âges!$B$15:$C$86,2,FALSE)</f>
         <v>#N/A</v>
       </c>
-      <c r="G13" s="10" t="s">
-[...8 lines deleted...]
-      <c r="N13" s="35">
+      <c r="G13" s="43" t="s">
+        <v>20</v>
+      </c>
+      <c r="H13" s="41">
+        <v>0</v>
+      </c>
+      <c r="I13" s="41">
+        <v>0</v>
+      </c>
+      <c r="J13" s="41">
+        <v>0</v>
+      </c>
+      <c r="K13" s="82"/>
+      <c r="L13" s="82"/>
+      <c r="M13" s="82"/>
+      <c r="N13" s="45">
         <f t="shared" ref="N13:N29" si="0">SUM(H13:M13)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="1:15" x14ac:dyDescent="0.75">
-      <c r="A14" s="33">
+    <row r="14" spans="1:14" x14ac:dyDescent="0.5">
+      <c r="A14" s="81">
         <v>4</v>
       </c>
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="7"/>
       <c r="E14" s="2"/>
-      <c r="F14" s="10" t="e">
+      <c r="F14" s="43" t="e">
         <f>VLOOKUP(E14,Tableau_âges!$B$15:$C$86,2,FALSE)</f>
         <v>#N/A</v>
       </c>
-      <c r="G14" s="10" t="s">
-[...14 lines deleted...]
-      <c r="A15" s="33">
+      <c r="G14" s="43" t="s">
+        <v>20</v>
+      </c>
+      <c r="H14" s="41">
+        <v>0</v>
+      </c>
+      <c r="I14" s="41">
+        <v>0</v>
+      </c>
+      <c r="J14" s="41">
+        <v>0</v>
+      </c>
+      <c r="K14" s="82"/>
+      <c r="L14" s="82"/>
+      <c r="M14" s="82"/>
+      <c r="N14" s="45">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:14" x14ac:dyDescent="0.5">
+      <c r="A15" s="81">
         <v>5</v>
       </c>
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
       <c r="D15" s="7"/>
       <c r="E15" s="2"/>
-      <c r="F15" s="10" t="e">
+      <c r="F15" s="43" t="e">
         <f>VLOOKUP(E15,Tableau_âges!$B$15:$C$86,2,FALSE)</f>
         <v>#N/A</v>
       </c>
-      <c r="G15" s="10" t="s">
-[...14 lines deleted...]
-      <c r="A16" s="33">
+      <c r="G15" s="43" t="s">
+        <v>20</v>
+      </c>
+      <c r="H15" s="3">
+        <v>0</v>
+      </c>
+      <c r="I15" s="3">
+        <v>0</v>
+      </c>
+      <c r="J15" s="3">
+        <v>0</v>
+      </c>
+      <c r="K15" s="82"/>
+      <c r="L15" s="82"/>
+      <c r="M15" s="82"/>
+      <c r="N15" s="45">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14" x14ac:dyDescent="0.5">
+      <c r="A16" s="81">
         <v>6</v>
       </c>
       <c r="B16" s="1"/>
       <c r="C16" s="1"/>
       <c r="D16" s="7"/>
       <c r="E16" s="2"/>
-      <c r="F16" s="10" t="e">
+      <c r="F16" s="43" t="e">
         <f>VLOOKUP(E16,Tableau_âges!$B$15:$C$86,2,FALSE)</f>
         <v>#N/A</v>
       </c>
-      <c r="G16" s="10" t="s">
-[...14 lines deleted...]
-      <c r="A17" s="33">
+      <c r="G16" s="43" t="s">
+        <v>20</v>
+      </c>
+      <c r="H16" s="41">
+        <v>0</v>
+      </c>
+      <c r="I16" s="41">
+        <v>0</v>
+      </c>
+      <c r="J16" s="41">
+        <v>0</v>
+      </c>
+      <c r="K16" s="82"/>
+      <c r="L16" s="82"/>
+      <c r="M16" s="82"/>
+      <c r="N16" s="45">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:14" x14ac:dyDescent="0.5">
+      <c r="A17" s="81">
         <v>7</v>
       </c>
       <c r="B17" s="1"/>
       <c r="C17" s="1"/>
       <c r="D17" s="7"/>
       <c r="E17" s="2"/>
-      <c r="F17" s="10" t="e">
+      <c r="F17" s="43" t="e">
         <f>VLOOKUP(E17,Tableau_âges!$B$15:$C$86,2,FALSE)</f>
         <v>#N/A</v>
       </c>
-      <c r="G17" s="10" t="s">
-[...14 lines deleted...]
-      <c r="A18" s="33">
+      <c r="G17" s="43" t="s">
+        <v>20</v>
+      </c>
+      <c r="H17" s="3">
+        <v>0</v>
+      </c>
+      <c r="I17" s="3">
+        <v>0</v>
+      </c>
+      <c r="J17" s="3">
+        <v>0</v>
+      </c>
+      <c r="K17" s="82"/>
+      <c r="L17" s="82"/>
+      <c r="M17" s="82"/>
+      <c r="N17" s="45">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:14" x14ac:dyDescent="0.5">
+      <c r="A18" s="81">
         <v>8</v>
       </c>
       <c r="B18" s="1"/>
       <c r="C18" s="1"/>
       <c r="D18" s="7"/>
       <c r="E18" s="2"/>
-      <c r="F18" s="10" t="e">
+      <c r="F18" s="43" t="e">
         <f>VLOOKUP(E18,Tableau_âges!$B$15:$C$86,2,FALSE)</f>
         <v>#N/A</v>
       </c>
-      <c r="G18" s="10" t="s">
-[...14 lines deleted...]
-      <c r="A19" s="33">
+      <c r="G18" s="43" t="s">
+        <v>20</v>
+      </c>
+      <c r="H18" s="3">
+        <v>0</v>
+      </c>
+      <c r="I18" s="3">
+        <v>0</v>
+      </c>
+      <c r="J18" s="3">
+        <v>0</v>
+      </c>
+      <c r="K18" s="82"/>
+      <c r="L18" s="82"/>
+      <c r="M18" s="82"/>
+      <c r="N18" s="45">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:14" x14ac:dyDescent="0.5">
+      <c r="A19" s="81">
         <v>9</v>
       </c>
       <c r="B19" s="1"/>
       <c r="C19" s="1"/>
       <c r="D19" s="7"/>
       <c r="E19" s="2"/>
-      <c r="F19" s="10" t="e">
-[...18 lines deleted...]
-      <c r="A20" s="33">
+      <c r="F19" s="43" t="s">
+        <v>38</v>
+      </c>
+      <c r="G19" s="43" t="s">
+        <v>20</v>
+      </c>
+      <c r="H19" s="3">
+        <v>0</v>
+      </c>
+      <c r="I19" s="3">
+        <v>0</v>
+      </c>
+      <c r="J19" s="3">
+        <v>0</v>
+      </c>
+      <c r="K19" s="82"/>
+      <c r="L19" s="82"/>
+      <c r="M19" s="82"/>
+      <c r="N19" s="45">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:14" x14ac:dyDescent="0.5">
+      <c r="A20" s="81">
         <v>10</v>
       </c>
       <c r="B20" s="1"/>
       <c r="C20" s="1"/>
       <c r="D20" s="7"/>
       <c r="E20" s="2"/>
-      <c r="F20" s="10" t="e">
+      <c r="F20" s="43" t="e">
         <f>VLOOKUP(E20,Tableau_âges!$B$15:$C$86,2,FALSE)</f>
         <v>#N/A</v>
       </c>
-      <c r="G20" s="10" t="s">
-[...14 lines deleted...]
-      <c r="A21" s="33">
+      <c r="G20" s="43" t="s">
+        <v>20</v>
+      </c>
+      <c r="H20" s="41">
+        <v>0</v>
+      </c>
+      <c r="I20" s="41">
+        <v>0</v>
+      </c>
+      <c r="J20" s="41">
+        <v>0</v>
+      </c>
+      <c r="K20" s="82"/>
+      <c r="L20" s="82"/>
+      <c r="M20" s="82"/>
+      <c r="N20" s="45">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:14" x14ac:dyDescent="0.5">
+      <c r="A21" s="81">
         <v>11</v>
       </c>
       <c r="B21" s="1"/>
       <c r="C21" s="1"/>
       <c r="D21" s="7"/>
       <c r="E21" s="2"/>
-      <c r="F21" s="10" t="e">
+      <c r="F21" s="43" t="e">
         <f>VLOOKUP(E21,Tableau_âges!$B$15:$C$86,2,FALSE)</f>
         <v>#N/A</v>
       </c>
-      <c r="G21" s="10" t="s">
-[...14 lines deleted...]
-      <c r="A22" s="33">
+      <c r="G21" s="43" t="s">
+        <v>20</v>
+      </c>
+      <c r="H21" s="41">
+        <v>0</v>
+      </c>
+      <c r="I21" s="41">
+        <v>0</v>
+      </c>
+      <c r="J21" s="41">
+        <v>0</v>
+      </c>
+      <c r="K21" s="82"/>
+      <c r="L21" s="82"/>
+      <c r="M21" s="82"/>
+      <c r="N21" s="45">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:14" x14ac:dyDescent="0.5">
+      <c r="A22" s="81">
         <v>12</v>
       </c>
       <c r="B22" s="1"/>
       <c r="C22" s="1"/>
       <c r="D22" s="7"/>
       <c r="E22" s="2"/>
-      <c r="F22" s="10" t="e">
+      <c r="F22" s="43" t="e">
         <f>VLOOKUP(E22,Tableau_âges!$B$15:$C$86,2,FALSE)</f>
         <v>#N/A</v>
       </c>
-      <c r="G22" s="10" t="s">
-[...14 lines deleted...]
-      <c r="A23" s="33">
+      <c r="G22" s="43" t="s">
+        <v>20</v>
+      </c>
+      <c r="H22" s="3">
+        <v>0</v>
+      </c>
+      <c r="I22" s="3">
+        <v>0</v>
+      </c>
+      <c r="J22" s="3">
+        <v>0</v>
+      </c>
+      <c r="K22" s="82"/>
+      <c r="L22" s="82"/>
+      <c r="M22" s="82"/>
+      <c r="N22" s="45">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:14" x14ac:dyDescent="0.5">
+      <c r="A23" s="81">
         <v>13</v>
       </c>
       <c r="B23" s="1"/>
       <c r="C23" s="1"/>
       <c r="D23" s="7"/>
       <c r="E23" s="2"/>
-      <c r="F23" s="10" t="e">
+      <c r="F23" s="43" t="e">
         <f>VLOOKUP(E23,Tableau_âges!$B$15:$C$86,2,FALSE)</f>
         <v>#N/A</v>
       </c>
-      <c r="G23" s="10" t="s">
-[...14 lines deleted...]
-      <c r="A24" s="33">
+      <c r="G23" s="43" t="s">
+        <v>20</v>
+      </c>
+      <c r="H23" s="3">
+        <v>0</v>
+      </c>
+      <c r="I23" s="3">
+        <v>0</v>
+      </c>
+      <c r="J23" s="3">
+        <v>0</v>
+      </c>
+      <c r="K23" s="82"/>
+      <c r="L23" s="82"/>
+      <c r="M23" s="82"/>
+      <c r="N23" s="45">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:14" x14ac:dyDescent="0.5">
+      <c r="A24" s="81">
         <v>14</v>
       </c>
       <c r="B24" s="1"/>
       <c r="C24" s="1"/>
       <c r="D24" s="7"/>
       <c r="E24" s="2"/>
-      <c r="F24" s="10" t="e">
+      <c r="F24" s="43" t="e">
         <f>VLOOKUP(E24,Tableau_âges!$B$15:$C$86,2,FALSE)</f>
         <v>#N/A</v>
       </c>
-      <c r="G24" s="10" t="s">
-[...14 lines deleted...]
-      <c r="A25" s="33">
+      <c r="G24" s="43" t="s">
+        <v>20</v>
+      </c>
+      <c r="H24" s="3">
+        <v>0</v>
+      </c>
+      <c r="I24" s="3">
+        <v>0</v>
+      </c>
+      <c r="J24" s="3">
+        <v>0</v>
+      </c>
+      <c r="K24" s="82"/>
+      <c r="L24" s="82"/>
+      <c r="M24" s="82"/>
+      <c r="N24" s="45">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:14" x14ac:dyDescent="0.5">
+      <c r="A25" s="81">
         <v>15</v>
       </c>
       <c r="B25" s="1"/>
       <c r="C25" s="1"/>
       <c r="D25" s="7"/>
       <c r="E25" s="2"/>
-      <c r="F25" s="10" t="e">
+      <c r="F25" s="43" t="e">
         <f>VLOOKUP(E25,Tableau_âges!$B$15:$C$86,2,FALSE)</f>
         <v>#N/A</v>
       </c>
-      <c r="G25" s="10" t="s">
-[...14 lines deleted...]
-      <c r="A26" s="33">
+      <c r="G25" s="43" t="s">
+        <v>20</v>
+      </c>
+      <c r="H25" s="3">
+        <v>0</v>
+      </c>
+      <c r="I25" s="3">
+        <v>0</v>
+      </c>
+      <c r="J25" s="3">
+        <v>0</v>
+      </c>
+      <c r="K25" s="82"/>
+      <c r="L25" s="82"/>
+      <c r="M25" s="82"/>
+      <c r="N25" s="45">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:14" x14ac:dyDescent="0.5">
+      <c r="A26" s="81">
         <v>16</v>
       </c>
       <c r="B26" s="1"/>
       <c r="C26" s="1"/>
       <c r="D26" s="7"/>
       <c r="E26" s="2"/>
-      <c r="F26" s="10" t="e">
+      <c r="F26" s="43" t="e">
         <f>VLOOKUP(E26,Tableau_âges!$B$15:$C$86,2,FALSE)</f>
         <v>#N/A</v>
       </c>
-      <c r="G26" s="10" t="s">
-[...14 lines deleted...]
-      <c r="A27" s="33">
+      <c r="G26" s="43" t="s">
+        <v>20</v>
+      </c>
+      <c r="H26" s="41">
+        <v>0</v>
+      </c>
+      <c r="I26" s="41">
+        <v>0</v>
+      </c>
+      <c r="J26" s="41">
+        <v>0</v>
+      </c>
+      <c r="K26" s="82"/>
+      <c r="L26" s="82"/>
+      <c r="M26" s="82"/>
+      <c r="N26" s="45">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:14" x14ac:dyDescent="0.5">
+      <c r="A27" s="81">
         <v>17</v>
       </c>
       <c r="B27" s="1"/>
       <c r="C27" s="1"/>
       <c r="D27" s="7"/>
       <c r="E27" s="2"/>
-      <c r="F27" s="10" t="e">
+      <c r="F27" s="43" t="e">
         <f>VLOOKUP(E27,Tableau_âges!$B$15:$C$86,2,FALSE)</f>
         <v>#N/A</v>
       </c>
-      <c r="G27" s="10" t="s">
-[...14 lines deleted...]
-      <c r="A28" s="33">
+      <c r="G27" s="43" t="s">
+        <v>20</v>
+      </c>
+      <c r="H27" s="41">
+        <v>0</v>
+      </c>
+      <c r="I27" s="41">
+        <v>0</v>
+      </c>
+      <c r="J27" s="41">
+        <v>0</v>
+      </c>
+      <c r="K27" s="82"/>
+      <c r="L27" s="82"/>
+      <c r="M27" s="82"/>
+      <c r="N27" s="45">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:14" x14ac:dyDescent="0.5">
+      <c r="A28" s="81">
         <v>18</v>
       </c>
       <c r="B28" s="1"/>
       <c r="C28" s="1"/>
       <c r="D28" s="7"/>
       <c r="E28" s="2"/>
-      <c r="F28" s="10" t="e">
+      <c r="F28" s="43" t="e">
         <f>VLOOKUP(E28,Tableau_âges!$B$15:$C$86,2,FALSE)</f>
         <v>#N/A</v>
       </c>
-      <c r="G28" s="10" t="s">
-[...14 lines deleted...]
-      <c r="A29" s="33">
+      <c r="G28" s="43" t="s">
+        <v>20</v>
+      </c>
+      <c r="H28" s="41">
+        <v>0</v>
+      </c>
+      <c r="I28" s="41">
+        <v>0</v>
+      </c>
+      <c r="J28" s="41">
+        <v>0</v>
+      </c>
+      <c r="K28" s="82"/>
+      <c r="L28" s="82"/>
+      <c r="M28" s="82"/>
+      <c r="N28" s="45">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:14" x14ac:dyDescent="0.5">
+      <c r="A29" s="81">
         <v>19</v>
       </c>
       <c r="B29" s="1"/>
       <c r="C29" s="1"/>
       <c r="D29" s="7"/>
       <c r="E29" s="2"/>
-      <c r="F29" s="10" t="e">
+      <c r="F29" s="43" t="e">
         <f>VLOOKUP(E29,Tableau_âges!$B$15:$C$86,2,FALSE)</f>
         <v>#N/A</v>
       </c>
-      <c r="G29" s="10" t="s">
-[...14 lines deleted...]
-      <c r="A30" s="33">
+      <c r="G29" s="43" t="s">
+        <v>20</v>
+      </c>
+      <c r="H29" s="3">
+        <v>0</v>
+      </c>
+      <c r="I29" s="3">
+        <v>0</v>
+      </c>
+      <c r="J29" s="3">
+        <v>0</v>
+      </c>
+      <c r="K29" s="82"/>
+      <c r="L29" s="82"/>
+      <c r="M29" s="82"/>
+      <c r="N29" s="45">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:14" ht="14.7" thickBot="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A30" s="83">
         <v>20</v>
       </c>
       <c r="B30" s="4"/>
       <c r="C30" s="4"/>
-      <c r="D30" s="9"/>
+      <c r="D30" s="42"/>
       <c r="E30" s="5"/>
-      <c r="F30" s="11" t="e">
+      <c r="F30" s="44" t="e">
         <f>VLOOKUP(E30,Tableau_âges!$B$15:$C$86,2,FALSE)</f>
         <v>#N/A</v>
       </c>
-      <c r="G30" s="11" t="s">
-[...8 lines deleted...]
-      <c r="N30" s="37">
+      <c r="G30" s="44" t="s">
+        <v>20</v>
+      </c>
+      <c r="H30" s="6">
+        <v>0</v>
+      </c>
+      <c r="I30" s="6">
+        <v>0</v>
+      </c>
+      <c r="J30" s="6">
+        <v>0</v>
+      </c>
+      <c r="K30" s="84"/>
+      <c r="L30" s="84"/>
+      <c r="M30" s="84"/>
+      <c r="N30" s="46">
         <f>SUM(H30:M30)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="32" spans="1:14" x14ac:dyDescent="0.75">
-[...22 lines deleted...]
-      <c r="A35" s="41" t="s">
+    <row r="32" spans="1:14" x14ac:dyDescent="0.5">
+      <c r="A32" s="85"/>
+      <c r="B32" s="86"/>
+      <c r="C32" s="86"/>
+      <c r="D32" s="86"/>
+      <c r="E32" s="86"/>
+      <c r="F32" s="86"/>
+      <c r="G32" s="86"/>
+      <c r="H32" s="86"/>
+      <c r="I32" s="86"/>
+      <c r="J32" s="87"/>
+    </row>
+    <row r="33" spans="1:10" x14ac:dyDescent="0.5">
+      <c r="A33" s="88" t="s">
         <v>16</v>
       </c>
-      <c r="J35" s="42"/>
-[...17 lines deleted...]
-      <c r="J37" s="44"/>
+      <c r="J33" s="89"/>
+    </row>
+    <row r="34" spans="1:10" x14ac:dyDescent="0.5">
+      <c r="A34" s="88"/>
+      <c r="J34" s="89"/>
+    </row>
+    <row r="35" spans="1:10" x14ac:dyDescent="0.5">
+      <c r="A35" s="88" t="s">
+        <v>17</v>
+      </c>
+      <c r="J35" s="89"/>
+    </row>
+    <row r="36" spans="1:10" x14ac:dyDescent="0.5">
+      <c r="A36" s="88" t="s">
+        <v>52</v>
+      </c>
+      <c r="J36" s="89"/>
+    </row>
+    <row r="37" spans="1:10" x14ac:dyDescent="0.5">
+      <c r="A37" s="90"/>
+      <c r="B37" s="57"/>
+      <c r="C37" s="57"/>
+      <c r="D37" s="57"/>
+      <c r="E37" s="57"/>
+      <c r="F37" s="57"/>
+      <c r="G37" s="57"/>
+      <c r="H37" s="57"/>
+      <c r="I37" s="57"/>
+      <c r="J37" s="91"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="5PKT9HYrnTkPZ60loC+ze1XLRYYN7lTrr8+LxnP1C86EsLUP6m6D3yuHifho9yfUGzzuL6xq4AD/3jyraTx+HA==" saltValue="bGb0oFvpSr7toYKnvI8b+w==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
-[...1 lines deleted...]
-    <sortCondition ref="F11:F31"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="zMWz4A+dxI3CsUSZG1GG3m73kf/02VWVChF61x6Hro+WHsUPwz9ksUnITIfIsNVZdnBHqXMq7yeh6v3qfLKCbw==" saltValue="na9ONGwnf5C+KJw72he9jA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A11:N30">
+    <sortCondition ref="F11:F30"/>
   </sortState>
   <mergeCells count="9">
     <mergeCell ref="C1:J4"/>
     <mergeCell ref="J9:J10"/>
     <mergeCell ref="I9:I10"/>
     <mergeCell ref="C5:J5"/>
     <mergeCell ref="A9:A10"/>
     <mergeCell ref="B9:B10"/>
     <mergeCell ref="C9:C10"/>
     <mergeCell ref="D9:D10"/>
     <mergeCell ref="H9:H10"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.19685039370078741" bottom="0.19685039370078741" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="83" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="80" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr codeName="Feuil1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:N42"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-      <selection activeCell="N5" sqref="N5"/>
+    <sheetView topLeftCell="A9" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
+      <selection activeCell="E19" sqref="E19"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="10.7265625" defaultRowHeight="14.75" x14ac:dyDescent="0.75"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="10.703125" defaultRowHeight="14.35" x14ac:dyDescent="0.5"/>
   <cols>
-    <col min="1" max="1" width="6" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="14" max="14" width="14.26953125" customWidth="1"/>
+    <col min="1" max="1" width="6" style="47" customWidth="1"/>
+    <col min="2" max="3" width="14.234375" style="47" customWidth="1"/>
+    <col min="4" max="4" width="18" style="47" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="10.234375" style="47" bestFit="1" customWidth="1"/>
+    <col min="6" max="7" width="10.234375" style="47" customWidth="1"/>
+    <col min="8" max="8" width="6.703125" style="47" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="6.234375" style="47" bestFit="1" customWidth="1"/>
+    <col min="10" max="13" width="5.5859375" style="47" customWidth="1"/>
+    <col min="14" max="14" width="14.234375" style="47" customWidth="1"/>
+    <col min="15" max="16384" width="10.703125" style="47"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" ht="31.5" customHeight="1" x14ac:dyDescent="0.75">
-      <c r="C1" s="84" t="s">
+    <row r="1" spans="1:14" ht="31.5" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="C1" s="48" t="s">
         <v>6</v>
       </c>
-      <c r="D1" s="84"/>
-[...5 lines deleted...]
-      <c r="J1" t="s">
+      <c r="D1" s="48"/>
+      <c r="E1" s="48"/>
+      <c r="F1" s="48"/>
+      <c r="G1" s="48"/>
+      <c r="H1" s="48"/>
+      <c r="I1" s="48"/>
+      <c r="J1" s="47" t="s">
         <v>1</v>
       </c>
-      <c r="K1" s="12"/>
-[...4 lines deleted...]
-      <c r="N1" t="s">
+      <c r="K1" s="49"/>
+      <c r="L1" s="49"/>
+      <c r="M1" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="N1" s="47" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14" ht="30.7" x14ac:dyDescent="0.5">
+      <c r="C2" s="48"/>
+      <c r="D2" s="48"/>
+      <c r="E2" s="48"/>
+      <c r="F2" s="48"/>
+      <c r="G2" s="48"/>
+      <c r="H2" s="48"/>
+      <c r="I2" s="48"/>
+      <c r="J2" s="47" t="s">
+        <v>4</v>
+      </c>
+      <c r="K2" s="49"/>
+      <c r="L2" s="49"/>
+      <c r="M2" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="N2" s="47" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="3" spans="1:14" ht="18.75" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="C3" s="48"/>
+      <c r="D3" s="48"/>
+      <c r="E3" s="48"/>
+      <c r="F3" s="48"/>
+      <c r="G3" s="48"/>
+      <c r="H3" s="48"/>
+      <c r="I3" s="48"/>
+      <c r="J3" s="47" t="s">
+        <v>2</v>
+      </c>
+      <c r="K3" s="51"/>
+      <c r="L3" s="50"/>
+      <c r="M3" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="N3" s="52">
+        <v>46282</v>
+      </c>
+    </row>
+    <row r="4" spans="1:14" ht="18.75" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="C4" s="48"/>
+      <c r="D4" s="48"/>
+      <c r="E4" s="48"/>
+      <c r="F4" s="48"/>
+      <c r="G4" s="48"/>
+      <c r="H4" s="48"/>
+      <c r="I4" s="48"/>
+      <c r="J4" s="53" t="s">
+        <v>51</v>
+      </c>
+      <c r="K4" s="54"/>
+      <c r="L4" s="55"/>
+      <c r="M4" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="N4" s="56">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="5" spans="1:14" ht="18" x14ac:dyDescent="0.5">
+      <c r="A5" s="57"/>
+      <c r="B5" s="57"/>
+      <c r="C5" s="58" t="s">
         <v>47</v>
       </c>
-    </row>
-[...80 lines deleted...]
-      <c r="A8" s="19" t="s">
+      <c r="D5" s="58"/>
+      <c r="E5" s="58"/>
+      <c r="F5" s="58"/>
+      <c r="G5" s="58"/>
+      <c r="H5" s="58"/>
+      <c r="I5" s="58"/>
+      <c r="J5" s="57" t="s">
+        <v>50</v>
+      </c>
+      <c r="K5" s="59"/>
+      <c r="L5" s="60"/>
+      <c r="M5" s="60" t="s">
+        <v>0</v>
+      </c>
+      <c r="N5" s="61">
+        <v>46396</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14" ht="14.7" thickBot="1" x14ac:dyDescent="0.55000000000000004"/>
+    <row r="8" spans="1:14" ht="14.7" thickBot="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A8" s="62" t="s">
         <v>5</v>
       </c>
-      <c r="B8" s="20"/>
-[...14 lines deleted...]
-      <c r="A9" s="88" t="s">
+      <c r="B8" s="63"/>
+      <c r="C8" s="63"/>
+      <c r="D8" s="64"/>
+      <c r="E8" s="65"/>
+      <c r="F8" s="65"/>
+      <c r="G8" s="65"/>
+      <c r="H8" s="66"/>
+      <c r="I8" s="66"/>
+      <c r="J8" s="67"/>
+      <c r="K8" s="67"/>
+      <c r="L8" s="67"/>
+      <c r="M8" s="67"/>
+      <c r="N8" s="68"/>
+    </row>
+    <row r="9" spans="1:14" x14ac:dyDescent="0.5">
+      <c r="A9" s="69" t="s">
+        <v>9</v>
+      </c>
+      <c r="B9" s="70" t="s">
+        <v>10</v>
+      </c>
+      <c r="C9" s="70" t="s">
+        <v>11</v>
+      </c>
+      <c r="D9" s="70" t="s">
+        <v>21</v>
+      </c>
+      <c r="E9" s="71" t="s">
+        <v>12</v>
+      </c>
+      <c r="F9" s="71" t="s">
+        <v>12</v>
+      </c>
+      <c r="G9" s="71" t="s">
+        <v>14</v>
+      </c>
+      <c r="H9" s="72" t="s">
         <v>8</v>
       </c>
-      <c r="B9" s="90" t="s">
-[...14 lines deleted...]
-      <c r="G9" s="27" t="s">
+      <c r="I9" s="72" t="s">
+        <v>8</v>
+      </c>
+      <c r="J9" s="73"/>
+      <c r="K9" s="73"/>
+      <c r="L9" s="73"/>
+      <c r="M9" s="73"/>
+      <c r="N9" s="74"/>
+    </row>
+    <row r="10" spans="1:14" x14ac:dyDescent="0.5">
+      <c r="A10" s="75"/>
+      <c r="B10" s="76"/>
+      <c r="C10" s="76"/>
+      <c r="D10" s="76"/>
+      <c r="E10" s="77" t="s">
         <v>13</v>
       </c>
-      <c r="H9" s="85" t="s">
-[...34 lines deleted...]
-      <c r="A11" s="33">
+      <c r="F10" s="77" t="s">
+        <v>23</v>
+      </c>
+      <c r="G10" s="77" t="s">
+        <v>15</v>
+      </c>
+      <c r="H10" s="78"/>
+      <c r="I10" s="78"/>
+      <c r="J10" s="79"/>
+      <c r="K10" s="79"/>
+      <c r="L10" s="79"/>
+      <c r="M10" s="79"/>
+      <c r="N10" s="80"/>
+    </row>
+    <row r="11" spans="1:14" x14ac:dyDescent="0.5">
+      <c r="A11" s="81">
         <v>1</v>
       </c>
       <c r="B11" s="1"/>
       <c r="C11" s="1"/>
       <c r="D11" s="7"/>
       <c r="E11" s="2"/>
-      <c r="F11" s="10" t="e">
+      <c r="F11" s="43" t="e">
         <f>VLOOKUP(E11,Tableau_âges!$B$15:$C$86,2,FALSE)</f>
         <v>#N/A</v>
       </c>
-      <c r="G11" s="10" t="s">
-[...8 lines deleted...]
-      <c r="N11" s="35">
+      <c r="G11" s="43" t="s">
+        <v>18</v>
+      </c>
+      <c r="H11" s="3">
+        <v>0</v>
+      </c>
+      <c r="I11" s="3">
+        <v>0</v>
+      </c>
+      <c r="J11" s="82"/>
+      <c r="K11" s="82"/>
+      <c r="L11" s="82"/>
+      <c r="M11" s="82"/>
+      <c r="N11" s="45">
         <f t="shared" ref="N11:N35" si="0">+H11+I11</f>
         <v>0</v>
       </c>
     </row>
-    <row r="12" spans="1:14" x14ac:dyDescent="0.75">
-      <c r="A12" s="33">
+    <row r="12" spans="1:14" x14ac:dyDescent="0.5">
+      <c r="A12" s="81">
         <v>2</v>
       </c>
       <c r="B12" s="1"/>
       <c r="C12" s="1"/>
       <c r="D12" s="7"/>
       <c r="E12" s="2"/>
-      <c r="F12" s="10" t="e">
+      <c r="F12" s="43" t="e">
         <f>VLOOKUP(E12,Tableau_âges!$B$15:$C$86,2,FALSE)</f>
         <v>#N/A</v>
       </c>
-      <c r="G12" s="10" t="s">
-[...14 lines deleted...]
-      <c r="A13" s="33">
+      <c r="G12" s="43" t="s">
+        <v>22</v>
+      </c>
+      <c r="H12" s="3">
+        <v>0</v>
+      </c>
+      <c r="I12" s="3">
+        <v>0</v>
+      </c>
+      <c r="J12" s="82"/>
+      <c r="K12" s="82"/>
+      <c r="L12" s="82"/>
+      <c r="M12" s="82"/>
+      <c r="N12" s="45">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14" x14ac:dyDescent="0.5">
+      <c r="A13" s="81">
         <v>3</v>
       </c>
       <c r="B13" s="1"/>
       <c r="C13" s="1"/>
       <c r="D13" s="7"/>
       <c r="E13" s="2"/>
-      <c r="F13" s="10" t="e">
+      <c r="F13" s="43" t="e">
         <f>VLOOKUP(E13,Tableau_âges!$B$15:$C$86,2,FALSE)</f>
         <v>#N/A</v>
       </c>
-      <c r="G13" s="10" t="s">
-[...14 lines deleted...]
-      <c r="A14" s="33">
+      <c r="G13" s="43" t="s">
+        <v>22</v>
+      </c>
+      <c r="H13" s="3">
+        <v>0</v>
+      </c>
+      <c r="I13" s="3">
+        <v>0</v>
+      </c>
+      <c r="J13" s="82"/>
+      <c r="K13" s="82"/>
+      <c r="L13" s="82"/>
+      <c r="M13" s="82"/>
+      <c r="N13" s="45">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14" x14ac:dyDescent="0.5">
+      <c r="A14" s="81">
         <v>4</v>
       </c>
       <c r="B14" s="1"/>
       <c r="C14" s="1"/>
       <c r="D14" s="7"/>
       <c r="E14" s="2"/>
-      <c r="F14" s="10" t="e">
+      <c r="F14" s="43" t="e">
         <f>VLOOKUP(E14,Tableau_âges!$B$15:$C$86,2,FALSE)</f>
         <v>#N/A</v>
       </c>
-      <c r="G14" s="10" t="s">
-[...14 lines deleted...]
-      <c r="A15" s="33">
+      <c r="G14" s="43" t="s">
+        <v>18</v>
+      </c>
+      <c r="H14" s="3">
+        <v>0</v>
+      </c>
+      <c r="I14" s="3">
+        <v>0</v>
+      </c>
+      <c r="J14" s="82"/>
+      <c r="K14" s="82"/>
+      <c r="L14" s="82"/>
+      <c r="M14" s="82"/>
+      <c r="N14" s="45">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:14" x14ac:dyDescent="0.5">
+      <c r="A15" s="81">
         <v>5</v>
       </c>
       <c r="B15" s="1"/>
       <c r="C15" s="1"/>
       <c r="D15" s="7"/>
       <c r="E15" s="2"/>
-      <c r="F15" s="10" t="e">
+      <c r="F15" s="43" t="e">
         <f>VLOOKUP(E15,Tableau_âges!$B$15:$C$86,2,FALSE)</f>
         <v>#N/A</v>
       </c>
-      <c r="G15" s="10" t="s">
-[...14 lines deleted...]
-      <c r="A16" s="33">
+      <c r="G15" s="43" t="s">
+        <v>22</v>
+      </c>
+      <c r="H15" s="3">
+        <v>0</v>
+      </c>
+      <c r="I15" s="3">
+        <v>0</v>
+      </c>
+      <c r="J15" s="82"/>
+      <c r="K15" s="82"/>
+      <c r="L15" s="82"/>
+      <c r="M15" s="82"/>
+      <c r="N15" s="45">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14" x14ac:dyDescent="0.5">
+      <c r="A16" s="81">
         <v>6</v>
       </c>
       <c r="B16" s="1"/>
       <c r="C16" s="1"/>
       <c r="D16" s="7"/>
       <c r="E16" s="2"/>
-      <c r="F16" s="10" t="e">
+      <c r="F16" s="43" t="e">
         <f>VLOOKUP(E16,Tableau_âges!$B$15:$C$86,2,FALSE)</f>
         <v>#N/A</v>
       </c>
-      <c r="G16" s="10" t="s">
-[...14 lines deleted...]
-      <c r="A17" s="33">
+      <c r="G16" s="43" t="s">
+        <v>22</v>
+      </c>
+      <c r="H16" s="3">
+        <v>0</v>
+      </c>
+      <c r="I16" s="3">
+        <v>0</v>
+      </c>
+      <c r="J16" s="82"/>
+      <c r="K16" s="82"/>
+      <c r="L16" s="82"/>
+      <c r="M16" s="82"/>
+      <c r="N16" s="45">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:14" x14ac:dyDescent="0.5">
+      <c r="A17" s="81">
         <v>7</v>
       </c>
       <c r="B17" s="1"/>
       <c r="C17" s="1"/>
       <c r="D17" s="7"/>
       <c r="E17" s="2"/>
-      <c r="F17" s="10" t="e">
+      <c r="F17" s="43" t="e">
         <f>VLOOKUP(E17,Tableau_âges!$B$15:$C$86,2,FALSE)</f>
         <v>#N/A</v>
       </c>
-      <c r="G17" s="10" t="s">
-[...14 lines deleted...]
-      <c r="A18" s="33">
+      <c r="G17" s="43" t="s">
+        <v>22</v>
+      </c>
+      <c r="H17" s="3">
+        <v>0</v>
+      </c>
+      <c r="I17" s="3">
+        <v>0</v>
+      </c>
+      <c r="J17" s="82"/>
+      <c r="K17" s="82"/>
+      <c r="L17" s="82"/>
+      <c r="M17" s="82"/>
+      <c r="N17" s="45">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:14" x14ac:dyDescent="0.5">
+      <c r="A18" s="81">
         <v>8</v>
       </c>
       <c r="B18" s="1"/>
       <c r="C18" s="1"/>
       <c r="D18" s="7"/>
       <c r="E18" s="2"/>
-      <c r="F18" s="10" t="e">
+      <c r="F18" s="43" t="e">
         <f>VLOOKUP(E18,Tableau_âges!$B$15:$C$86,2,FALSE)</f>
         <v>#N/A</v>
       </c>
-      <c r="G18" s="10" t="s">
-[...14 lines deleted...]
-      <c r="A19" s="33">
+      <c r="G18" s="43" t="s">
+        <v>22</v>
+      </c>
+      <c r="H18" s="3">
+        <v>0</v>
+      </c>
+      <c r="I18" s="3">
+        <v>0</v>
+      </c>
+      <c r="J18" s="82"/>
+      <c r="K18" s="82"/>
+      <c r="L18" s="82"/>
+      <c r="M18" s="82"/>
+      <c r="N18" s="45">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:14" x14ac:dyDescent="0.5">
+      <c r="A19" s="81">
         <v>9</v>
       </c>
       <c r="B19" s="1"/>
       <c r="C19" s="1"/>
       <c r="D19" s="7"/>
       <c r="E19" s="2"/>
-      <c r="F19" s="10" t="e">
+      <c r="F19" s="43" t="e">
         <f>VLOOKUP(E19,Tableau_âges!$B$15:$C$86,2,FALSE)</f>
         <v>#N/A</v>
       </c>
-      <c r="G19" s="10" t="s">
-[...14 lines deleted...]
-      <c r="A20" s="33">
+      <c r="G19" s="43" t="s">
+        <v>18</v>
+      </c>
+      <c r="H19" s="3">
+        <v>0</v>
+      </c>
+      <c r="I19" s="3">
+        <v>0</v>
+      </c>
+      <c r="J19" s="82"/>
+      <c r="K19" s="82"/>
+      <c r="L19" s="82"/>
+      <c r="M19" s="82"/>
+      <c r="N19" s="45">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:14" x14ac:dyDescent="0.5">
+      <c r="A20" s="81">
         <v>10</v>
       </c>
       <c r="B20" s="1"/>
       <c r="C20" s="1"/>
       <c r="D20" s="7"/>
       <c r="E20" s="2"/>
-      <c r="F20" s="10" t="e">
+      <c r="F20" s="43" t="e">
         <f>VLOOKUP(E20,Tableau_âges!$B$15:$C$86,2,FALSE)</f>
         <v>#N/A</v>
       </c>
-      <c r="G20" s="10" t="s">
-[...14 lines deleted...]
-      <c r="A21" s="33">
+      <c r="G20" s="43" t="s">
+        <v>22</v>
+      </c>
+      <c r="H20" s="3">
+        <v>0</v>
+      </c>
+      <c r="I20" s="3">
+        <v>0</v>
+      </c>
+      <c r="J20" s="82"/>
+      <c r="K20" s="82"/>
+      <c r="L20" s="82"/>
+      <c r="M20" s="82"/>
+      <c r="N20" s="45">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:14" x14ac:dyDescent="0.5">
+      <c r="A21" s="81">
         <v>11</v>
       </c>
       <c r="B21" s="1"/>
       <c r="C21" s="1"/>
       <c r="D21" s="7"/>
       <c r="E21" s="2"/>
-      <c r="F21" s="10" t="e">
+      <c r="F21" s="43" t="e">
         <f>VLOOKUP(E21,Tableau_âges!$B$15:$C$86,2,FALSE)</f>
         <v>#N/A</v>
       </c>
-      <c r="G21" s="10" t="s">
-[...14 lines deleted...]
-      <c r="A22" s="33">
+      <c r="G21" s="43" t="s">
+        <v>22</v>
+      </c>
+      <c r="H21" s="3">
+        <v>0</v>
+      </c>
+      <c r="I21" s="3">
+        <v>0</v>
+      </c>
+      <c r="J21" s="82"/>
+      <c r="K21" s="82"/>
+      <c r="L21" s="82"/>
+      <c r="M21" s="82"/>
+      <c r="N21" s="45">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:14" x14ac:dyDescent="0.5">
+      <c r="A22" s="81">
         <v>12</v>
       </c>
       <c r="B22" s="1"/>
       <c r="C22" s="1"/>
       <c r="D22" s="7"/>
       <c r="E22" s="2"/>
-      <c r="F22" s="10" t="e">
+      <c r="F22" s="43" t="e">
         <f>VLOOKUP(E22,Tableau_âges!$B$15:$C$86,2,FALSE)</f>
         <v>#N/A</v>
       </c>
-      <c r="G22" s="10" t="s">
-[...14 lines deleted...]
-      <c r="A23" s="33">
+      <c r="G22" s="43" t="s">
+        <v>18</v>
+      </c>
+      <c r="H22" s="3">
+        <v>0</v>
+      </c>
+      <c r="I22" s="3">
+        <v>0</v>
+      </c>
+      <c r="J22" s="82"/>
+      <c r="K22" s="82"/>
+      <c r="L22" s="82"/>
+      <c r="M22" s="82"/>
+      <c r="N22" s="45">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:14" x14ac:dyDescent="0.5">
+      <c r="A23" s="81">
         <v>13</v>
       </c>
       <c r="B23" s="1"/>
       <c r="C23" s="1"/>
       <c r="D23" s="7"/>
       <c r="E23" s="2"/>
-      <c r="F23" s="10" t="e">
+      <c r="F23" s="43" t="e">
         <f>VLOOKUP(E23,Tableau_âges!$B$15:$C$86,2,FALSE)</f>
         <v>#N/A</v>
       </c>
-      <c r="G23" s="10" t="s">
-[...14 lines deleted...]
-      <c r="A24" s="33">
+      <c r="G23" s="43" t="s">
+        <v>22</v>
+      </c>
+      <c r="H23" s="3">
+        <v>0</v>
+      </c>
+      <c r="I23" s="3">
+        <v>0</v>
+      </c>
+      <c r="J23" s="82"/>
+      <c r="K23" s="82"/>
+      <c r="L23" s="82"/>
+      <c r="M23" s="82"/>
+      <c r="N23" s="45">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:14" x14ac:dyDescent="0.5">
+      <c r="A24" s="81">
         <v>14</v>
       </c>
       <c r="B24" s="1"/>
       <c r="C24" s="1"/>
       <c r="D24" s="7"/>
       <c r="E24" s="2"/>
-      <c r="F24" s="10" t="e">
+      <c r="F24" s="43" t="e">
         <f>VLOOKUP(E24,Tableau_âges!$B$15:$C$86,2,FALSE)</f>
         <v>#N/A</v>
       </c>
-      <c r="G24" s="10" t="s">
-[...14 lines deleted...]
-      <c r="A25" s="33">
+      <c r="G24" s="43" t="s">
+        <v>22</v>
+      </c>
+      <c r="H24" s="3">
+        <v>0</v>
+      </c>
+      <c r="I24" s="3">
+        <v>0</v>
+      </c>
+      <c r="J24" s="82"/>
+      <c r="K24" s="82"/>
+      <c r="L24" s="82"/>
+      <c r="M24" s="82"/>
+      <c r="N24" s="45">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:14" x14ac:dyDescent="0.5">
+      <c r="A25" s="81">
         <v>15</v>
       </c>
       <c r="B25" s="1"/>
       <c r="C25" s="1"/>
       <c r="D25" s="7"/>
       <c r="E25" s="2"/>
-      <c r="F25" s="10" t="e">
+      <c r="F25" s="43" t="e">
         <f>VLOOKUP(E25,Tableau_âges!$B$15:$C$86,2,FALSE)</f>
         <v>#N/A</v>
       </c>
-      <c r="G25" s="10" t="s">
-[...14 lines deleted...]
-      <c r="A26" s="33">
+      <c r="G25" s="43" t="s">
+        <v>22</v>
+      </c>
+      <c r="H25" s="3">
+        <v>0</v>
+      </c>
+      <c r="I25" s="3">
+        <v>0</v>
+      </c>
+      <c r="J25" s="82"/>
+      <c r="K25" s="82"/>
+      <c r="L25" s="82"/>
+      <c r="M25" s="82"/>
+      <c r="N25" s="45">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:14" x14ac:dyDescent="0.5">
+      <c r="A26" s="81">
         <v>16</v>
       </c>
       <c r="B26" s="1"/>
       <c r="C26" s="1"/>
       <c r="D26" s="7"/>
       <c r="E26" s="2"/>
-      <c r="F26" s="10" t="e">
+      <c r="F26" s="43" t="e">
         <f>VLOOKUP(E26,Tableau_âges!$B$15:$C$86,2,FALSE)</f>
         <v>#N/A</v>
       </c>
-      <c r="G26" s="10" t="s">
-[...14 lines deleted...]
-      <c r="A27" s="33">
+      <c r="G26" s="43" t="s">
+        <v>22</v>
+      </c>
+      <c r="H26" s="3">
+        <v>0</v>
+      </c>
+      <c r="I26" s="3">
+        <v>0</v>
+      </c>
+      <c r="J26" s="82"/>
+      <c r="K26" s="82"/>
+      <c r="L26" s="82"/>
+      <c r="M26" s="82"/>
+      <c r="N26" s="45">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:14" x14ac:dyDescent="0.5">
+      <c r="A27" s="81">
         <v>17</v>
       </c>
       <c r="B27" s="1"/>
       <c r="C27" s="1"/>
       <c r="D27" s="7"/>
       <c r="E27" s="2"/>
-      <c r="F27" s="10" t="e">
+      <c r="F27" s="43" t="e">
         <f>VLOOKUP(E27,Tableau_âges!$B$15:$C$86,2,FALSE)</f>
         <v>#N/A</v>
       </c>
-      <c r="G27" s="10" t="s">
-[...14 lines deleted...]
-      <c r="A28" s="33">
+      <c r="G27" s="43" t="s">
+        <v>22</v>
+      </c>
+      <c r="H27" s="3">
+        <v>0</v>
+      </c>
+      <c r="I27" s="3">
+        <v>0</v>
+      </c>
+      <c r="J27" s="82"/>
+      <c r="K27" s="82"/>
+      <c r="L27" s="82"/>
+      <c r="M27" s="82"/>
+      <c r="N27" s="45">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:14" x14ac:dyDescent="0.5">
+      <c r="A28" s="81">
         <v>18</v>
       </c>
       <c r="B28" s="1"/>
       <c r="C28" s="1"/>
       <c r="D28" s="7"/>
       <c r="E28" s="2"/>
-      <c r="F28" s="10" t="e">
+      <c r="F28" s="43" t="e">
         <f>VLOOKUP(E28,Tableau_âges!$B$15:$C$86,2,FALSE)</f>
         <v>#N/A</v>
       </c>
-      <c r="G28" s="10" t="s">
-[...14 lines deleted...]
-      <c r="A29" s="33">
+      <c r="G28" s="43" t="s">
+        <v>22</v>
+      </c>
+      <c r="H28" s="3">
+        <v>0</v>
+      </c>
+      <c r="I28" s="3">
+        <v>0</v>
+      </c>
+      <c r="J28" s="82"/>
+      <c r="K28" s="82"/>
+      <c r="L28" s="82"/>
+      <c r="M28" s="82"/>
+      <c r="N28" s="45">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:14" x14ac:dyDescent="0.5">
+      <c r="A29" s="81">
         <v>19</v>
       </c>
       <c r="B29" s="1"/>
       <c r="C29" s="1"/>
       <c r="D29" s="7"/>
       <c r="E29" s="2"/>
-      <c r="F29" s="10" t="e">
+      <c r="F29" s="43" t="e">
         <f>VLOOKUP(E29,Tableau_âges!$B$15:$C$86,2,FALSE)</f>
         <v>#N/A</v>
       </c>
-      <c r="G29" s="10" t="s">
-[...14 lines deleted...]
-      <c r="A30" s="33">
+      <c r="G29" s="43" t="s">
+        <v>18</v>
+      </c>
+      <c r="H29" s="3">
+        <v>0</v>
+      </c>
+      <c r="I29" s="3">
+        <v>0</v>
+      </c>
+      <c r="J29" s="82"/>
+      <c r="K29" s="82"/>
+      <c r="L29" s="82"/>
+      <c r="M29" s="82"/>
+      <c r="N29" s="45">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:14" x14ac:dyDescent="0.5">
+      <c r="A30" s="81">
         <v>20</v>
       </c>
       <c r="B30" s="1"/>
       <c r="C30" s="1"/>
       <c r="D30" s="7"/>
       <c r="E30" s="2"/>
-      <c r="F30" s="10" t="e">
+      <c r="F30" s="43" t="e">
         <f>VLOOKUP(E30,Tableau_âges!$B$15:$C$86,2,FALSE)</f>
         <v>#N/A</v>
       </c>
-      <c r="G30" s="10" t="s">
-[...14 lines deleted...]
-      <c r="A31" s="33">
+      <c r="G30" s="43" t="s">
+        <v>18</v>
+      </c>
+      <c r="H30" s="3">
+        <v>0</v>
+      </c>
+      <c r="I30" s="3">
+        <v>0</v>
+      </c>
+      <c r="J30" s="82"/>
+      <c r="K30" s="82"/>
+      <c r="L30" s="82"/>
+      <c r="M30" s="82"/>
+      <c r="N30" s="45">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:14" x14ac:dyDescent="0.5">
+      <c r="A31" s="81">
         <v>21</v>
       </c>
       <c r="B31" s="1"/>
       <c r="C31" s="1"/>
       <c r="D31" s="7"/>
       <c r="E31" s="2"/>
-      <c r="F31" s="10" t="e">
+      <c r="F31" s="43" t="e">
         <f>VLOOKUP(E31,Tableau_âges!$B$15:$C$86,2,FALSE)</f>
         <v>#N/A</v>
       </c>
-      <c r="G31" s="10" t="s">
-[...14 lines deleted...]
-      <c r="A32" s="33">
+      <c r="G31" s="43" t="s">
+        <v>22</v>
+      </c>
+      <c r="H31" s="3">
+        <v>0</v>
+      </c>
+      <c r="I31" s="3">
+        <v>0</v>
+      </c>
+      <c r="J31" s="82"/>
+      <c r="K31" s="82"/>
+      <c r="L31" s="82"/>
+      <c r="M31" s="82"/>
+      <c r="N31" s="45">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:14" x14ac:dyDescent="0.5">
+      <c r="A32" s="81">
         <v>22</v>
       </c>
       <c r="B32" s="1"/>
       <c r="C32" s="1"/>
       <c r="D32" s="7"/>
       <c r="E32" s="2"/>
-      <c r="F32" s="10" t="e">
+      <c r="F32" s="43" t="e">
         <f>VLOOKUP(E32,Tableau_âges!$B$15:$C$86,2,FALSE)</f>
         <v>#N/A</v>
       </c>
-      <c r="G32" s="10" t="s">
-[...14 lines deleted...]
-      <c r="A33" s="33">
+      <c r="G32" s="43" t="s">
+        <v>18</v>
+      </c>
+      <c r="H32" s="3">
+        <v>0</v>
+      </c>
+      <c r="I32" s="3">
+        <v>0</v>
+      </c>
+      <c r="J32" s="82"/>
+      <c r="K32" s="82"/>
+      <c r="L32" s="82"/>
+      <c r="M32" s="82"/>
+      <c r="N32" s="45">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:14" x14ac:dyDescent="0.5">
+      <c r="A33" s="81">
         <v>23</v>
       </c>
       <c r="B33" s="1"/>
       <c r="C33" s="1"/>
       <c r="D33" s="7"/>
       <c r="E33" s="2"/>
-      <c r="F33" s="10" t="e">
+      <c r="F33" s="43" t="e">
         <f>VLOOKUP(E33,Tableau_âges!$B$15:$C$86,2,FALSE)</f>
         <v>#N/A</v>
       </c>
-      <c r="G33" s="10" t="s">
-[...14 lines deleted...]
-      <c r="A34" s="33">
+      <c r="G33" s="43" t="s">
+        <v>22</v>
+      </c>
+      <c r="H33" s="3">
+        <v>0</v>
+      </c>
+      <c r="I33" s="3">
+        <v>0</v>
+      </c>
+      <c r="J33" s="82"/>
+      <c r="K33" s="82"/>
+      <c r="L33" s="82"/>
+      <c r="M33" s="82"/>
+      <c r="N33" s="45">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:14" x14ac:dyDescent="0.5">
+      <c r="A34" s="81">
         <v>24</v>
       </c>
       <c r="B34" s="1"/>
       <c r="C34" s="1"/>
       <c r="D34" s="7"/>
       <c r="E34" s="2"/>
-      <c r="F34" s="10" t="e">
+      <c r="F34" s="43" t="e">
         <f>VLOOKUP(E34,Tableau_âges!$B$15:$C$86,2,FALSE)</f>
         <v>#N/A</v>
       </c>
-      <c r="G34" s="10" t="s">
-[...14 lines deleted...]
-      <c r="A35" s="50">
+      <c r="G34" s="43" t="s">
+        <v>22</v>
+      </c>
+      <c r="H34" s="3">
+        <v>0</v>
+      </c>
+      <c r="I34" s="3">
+        <v>0</v>
+      </c>
+      <c r="J34" s="82"/>
+      <c r="K34" s="82"/>
+      <c r="L34" s="82"/>
+      <c r="M34" s="82"/>
+      <c r="N34" s="45">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:14" ht="14.7" thickBot="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="A35" s="83">
         <v>25</v>
       </c>
       <c r="B35" s="4"/>
       <c r="C35" s="4"/>
-      <c r="D35" s="9"/>
+      <c r="D35" s="42"/>
       <c r="E35" s="5"/>
-      <c r="F35" s="11" t="e">
+      <c r="F35" s="44" t="e">
         <f>VLOOKUP(E35,Tableau_âges!$B$15:$C$86,2,FALSE)</f>
         <v>#N/A</v>
       </c>
-      <c r="G35" s="11" t="s">
+      <c r="G35" s="44" t="s">
+        <v>18</v>
+      </c>
+      <c r="H35" s="6">
+        <v>0</v>
+      </c>
+      <c r="I35" s="6">
+        <v>0</v>
+      </c>
+      <c r="J35" s="84"/>
+      <c r="K35" s="84"/>
+      <c r="L35" s="84"/>
+      <c r="M35" s="84"/>
+      <c r="N35" s="46">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:14" x14ac:dyDescent="0.5">
+      <c r="A37" s="85"/>
+      <c r="B37" s="86"/>
+      <c r="C37" s="86"/>
+      <c r="D37" s="86"/>
+      <c r="E37" s="86"/>
+      <c r="F37" s="86"/>
+      <c r="G37" s="86"/>
+      <c r="H37" s="86"/>
+      <c r="I37" s="87"/>
+    </row>
+    <row r="38" spans="1:14" x14ac:dyDescent="0.5">
+      <c r="A38" s="88" t="s">
+        <v>16</v>
+      </c>
+      <c r="I38" s="89"/>
+    </row>
+    <row r="39" spans="1:14" x14ac:dyDescent="0.5">
+      <c r="A39" s="88"/>
+      <c r="I39" s="89"/>
+    </row>
+    <row r="40" spans="1:14" x14ac:dyDescent="0.5">
+      <c r="A40" s="88" t="s">
         <v>17</v>
       </c>
-      <c r="H35" s="6"/>
-[...52 lines deleted...]
-      <c r="I42" s="44"/>
+      <c r="I40" s="89"/>
+    </row>
+    <row r="41" spans="1:14" x14ac:dyDescent="0.5">
+      <c r="A41" s="88" t="s">
+        <v>52</v>
+      </c>
+      <c r="I41" s="89"/>
+    </row>
+    <row r="42" spans="1:14" x14ac:dyDescent="0.5">
+      <c r="A42" s="90"/>
+      <c r="B42" s="57"/>
+      <c r="C42" s="57"/>
+      <c r="D42" s="57"/>
+      <c r="E42" s="57"/>
+      <c r="F42" s="57"/>
+      <c r="G42" s="57"/>
+      <c r="H42" s="57"/>
+      <c r="I42" s="91"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="HjXdLbyXYGMfoQdR9BJnfcqX/wDBatQI6rkAudNvbK5wFMv6hC/GA9+sj6h9oI+88y9HmeBMYr699U+ULTlf5A==" saltValue="3Gs6nd0a+2decB0OeaY2Tg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
-[...1 lines deleted...]
-    <sortCondition descending="1" ref="N11:N36"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="NxYvvWY7v1rVJvsrcIuJS1FfpC9rewop/GHmZ35ZJWczCM4isIfjBILdizJPJChKY808/jwjcBuZlwSoAhpemQ==" saltValue="nVB4n7Zxa+VQmyoiadu0gg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="B11:N35">
+    <sortCondition descending="1" ref="N11:N35"/>
   </sortState>
   <mergeCells count="8">
     <mergeCell ref="C1:I4"/>
     <mergeCell ref="C5:I5"/>
     <mergeCell ref="A9:A10"/>
     <mergeCell ref="B9:B10"/>
     <mergeCell ref="C9:C10"/>
     <mergeCell ref="H9:H10"/>
     <mergeCell ref="I9:I10"/>
     <mergeCell ref="D9:D10"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.19685039370078741" bottom="0.19685039370078741" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="74" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>